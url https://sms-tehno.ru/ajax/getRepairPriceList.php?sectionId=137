--- v0 (2026-05-08)
+++ v1 (2026-11-07)
@@ -14,107 +14,98 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>РЕМОНТ СТРОИТЕЛЬНОГО ОБОРУДОВАНИЯ*</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Диагностика</t>
   </si>
   <si>
     <t>Ремонт 1 категории **</t>
   </si>
   <si>
     <t>Ремонт 2 категории **</t>
   </si>
   <si>
     <t>Ремонт 3 категории **</t>
   </si>
   <si>
     <t>Диагностика неисправностей оборудования &gt; Диагностика оборудования для бетона</t>
   </si>
   <si>
     <t>Диагностика электрооборудования бетоно-растворосмесителей</t>
   </si>
   <si>
     <t>Договорная</t>
   </si>
   <si>
     <t>Диагностика бетоносмесителей СБР 125-170</t>
   </si>
   <si>
     <t>Диагностика бетоносмесителей СБР 190-260</t>
   </si>
   <si>
     <t>Диагностика бетоносмесителей СБР 320-500</t>
   </si>
   <si>
     <t>Диагностика растворонасоса СО-49</t>
   </si>
   <si>
     <t>Диагностика растворонасоса СО-50</t>
   </si>
   <si>
     <t>Диагностика растворосмесителей СО-46, РН-150, РН-200, РН-300</t>
   </si>
   <si>
     <t>Диагностика редуктора растворосмесителей СО-46, РН-150, РН-200, РН-300</t>
-  </si>
-[...7 lines deleted...]
-    <t>Диагностика узлов бетоносмесителей СБР 320-500</t>
   </si>
   <si>
     <t>БЕСПЛАТНАЯ диагностика при оплате стоимости ремонта.</t>
   </si>
   <si>
     <t xml:space="preserve">  * Примечание: ремонт не включает  в себя стоимость очистки оборудования, деталей/запасных частей и расходных материалов, а также возможные электросварочные и прочие не регламентные работы.</t>
   </si>
   <si>
     <t xml:space="preserve">  ** Категории работ определяются после проведения полной диагностики и зависят от сложности производимых работ.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -545,62 +536,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1995/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1996/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1997/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1998/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1999/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2001/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2002/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2003/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2004/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2005/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1995/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1996/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1997/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1998/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/1999/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2000/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2001/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sms-tehno.ru/remont/diagnostika-neispravnostey-oborudovaniya/diagnostika-oborudovaniya-dlya-betona/2002/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="74" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="15" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="180">
       <c r="A1" s="0"/>
     </row>
     <row r="3" spans="1:5" customHeight="1" ht="50">
       <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>2</v>
@@ -610,57 +601,57 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="5">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="D6" s="5">
-        <v>1000</v>
+        <v>2500</v>
       </c>
       <c r="E6" s="5">
-        <v>1000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="5">
         <v>1000</v>
       </c>
       <c r="D7" s="5">
         <v>1000</v>
       </c>
       <c r="E7" s="5">
         <v>1000</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>8</v>
@@ -712,164 +703,110 @@
     <row r="11" spans="1:5">
       <c r="A11" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="5">
         <v>3000</v>
       </c>
       <c r="D11" s="5">
         <v>3000</v>
       </c>
       <c r="E11" s="5">
         <v>3000</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="5">
-        <v>2000</v>
+        <v>2700</v>
       </c>
       <c r="D12" s="5">
-        <v>2000</v>
+        <v>2700</v>
       </c>
       <c r="E12" s="5">
-        <v>2000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="5" t="s">
         <v>8</v>
       </c>
       <c r="C13" s="5">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="D13" s="5">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="E13" s="5">
-        <v>1500</v>
-[...3 lines deleted...]
-      <c r="A14" s="6" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="7" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="6" t="s">
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="B15" s="5" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="6" t="s">
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="7" t="s">
         <v>18</v>
-      </c>
-[...25 lines deleted...]
-        <v>21</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A5:E5"/>
-    <mergeCell ref="A19:E19"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A18:E18"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="A7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="A8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="A9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="A10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="A11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="A12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="A13" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="A14" r:id="rId_hyperlink_9"/>
-[...1 lines deleted...]
-    <hyperlink ref="A16" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>