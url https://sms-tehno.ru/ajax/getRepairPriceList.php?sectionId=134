--- v0 (2026-06-27)
+++ v1 (2026-10-23)
@@ -1,3570 +1,7771 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4077"/>
         <w:gridCol w:w="1429"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1769"/>
         <w:gridCol w:w="1847"/>
       </w:tblGrid>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт теплового оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт парогенератора </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт КТПТО, ТСДЗ и т.д.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт станков для резки и гибки арматуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт гибочного станка (СГА-1, SB/GW-40/50 и т.д.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт рубочного станка (СМЖ-172,SC/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>GQ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-40/50 и т.д.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт оборудования для приготовления и подачи бетона/раствора</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цена от…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бетоносмесителя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СБР 125-170</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-1300  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бетоносмесителя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СБР 190-260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00-2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бетоносмесителя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СБР 320-500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00-2500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>растворосмесителя</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СО-46, РН-150, РН-200, РН-300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-3000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>растворонасоса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> СО-49/СО-50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3000/3500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт монтажных пистолетов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цена от…</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт Монтажного пистолета ПЦ/МЦ/GFT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">800  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт отбойных молотков, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бетоноломов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Бетонолома</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Б-3/БК-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт Отбойного молотка МО-2/3, МОП-2/3, МО-2К,ИП-4613</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ремонт Отбойных молотков МО-4, МОП-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт дорожной техники</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>виброузла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>виброплиты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> до 100 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="0041007C" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="0041007C" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>виброузла</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>виброплиты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от 100 кг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="0041007C" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>виброплиты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> от о</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт резчика швов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>вибротрамбовки</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт бензореза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт бензореза </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="00663B2B" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00663B2B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт фасадных подъемников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт фасадных подъемников</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="00663B2B" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт фасадных подъемников, люлек строительных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>электрошкафа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000-2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000-4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000-6000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт лебедки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1000-2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000-4000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4000-6000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Ремонт машин для отделки полов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт паркетно-шлифовальной машины СО-206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт  паркетно-шлифовальной машины СО-337 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ремонт плоскошлифовальной </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>трехдисковой</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> машины СО-318</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт строгальной циклевочной машины СО-306.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт мозаично-шлифовальной машины </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF22F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF22F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3000  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт насосного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт мотопомпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1500  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ремонт оборудования различных направлений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт пескоструйного оборудования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт резчика кровли</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ремонт электростанции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005779CD">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Договорная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="00C45412">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ремонт </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бензогенератора</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="00C45412">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="007C28CB" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007C28CB" w:rsidRPr="005779CD" w:rsidRDefault="007C28CB" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00E438EE">
+      <w:tr w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...1 lines deleted...]
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+          </w:tcPr>
+          <w:p w:rsidR="00261AD0" w:rsidRPr="005779CD" w:rsidRDefault="00261AD0" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00E438EE">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4077" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="10682" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
-              <w:rPr>
-[...124 lines deleted...]
-            </w:r>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00E438EE">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00E438EE">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1429" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00F024E0">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="005F2BD5">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="0041007C">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E438EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00A039FA">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="002F4619">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="000D62B9">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...20 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E95D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00E325D6">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="0041007C" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="0041007C" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="0041007C" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...17 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...44 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...8 lines deleted...]
-            <w:hideMark/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="005D5A21">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="007A2E57" w:rsidP="007C28CB">
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="005D5A21">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="007A2E57" w:rsidP="007C28CB">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="007A2E57" w:rsidP="007C28CB">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="007A2E57" w:rsidP="007C28CB">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="007A2E57" w:rsidP="007C28CB">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00663B2B" w:rsidRPr="005779CD" w:rsidTr="00846CC2">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00663B2B" w:rsidRPr="00663B2B" w:rsidRDefault="00663B2B" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00663B2B">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="005D5A21">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="00663B2B" w:rsidP="007C28CB">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D5A21" w:rsidRPr="00663B2B" w:rsidRDefault="00663B2B" w:rsidP="007C28CB">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="00663B2B" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3664,1833 +7865,1166 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00AA55E7">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...44 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E95D7F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00BB5984">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-          </w:p>
+          </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="004F3C1C">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00122592">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="007C28CB">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1769" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...8 lines deleted...]
-            <w:hideMark/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1847" w:type="dxa"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...39 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00B00853">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E95D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="000A19BD">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00E95D7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5545,542 +9079,366 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00927762">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10682" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
+      <w:tr w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidTr="00DA4741">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1847" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="005D5A21" w:rsidRPr="005779CD" w:rsidRDefault="005D5A21" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005779CD">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BB7BA1" w:rsidRPr="005779CD" w:rsidTr="00174EEC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB7BA1" w:rsidRPr="005779CD" w:rsidRDefault="00BB7BA1" w:rsidP="007C28CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB7BA1" w:rsidRPr="005779CD" w:rsidRDefault="00BB7BA1" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00BB7BA1" w:rsidRPr="005779CD" w:rsidRDefault="00BB7BA1" w:rsidP="00174EEC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6142,50 +9500,51 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>БЕСПЛАТНАЯ диагностика при оплате стоимости ремонта.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00174EEC" w:rsidRDefault="00DC6325" w:rsidP="00E20C39">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00174EEC" w:rsidRPr="00E20C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечание: ремонт не включает  в себя стоимость </w:t>
       </w:r>
       <w:r w:rsidR="00E95D7F" w:rsidRPr="00E20C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">очистки оборудования, </w:t>
       </w:r>
       <w:r w:rsidR="00174EEC" w:rsidRPr="00E20C39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -6268,85 +9627,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> и зависят от сложности производимых работ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6325">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B93E42" w:rsidRPr="00E20C39" w:rsidRDefault="00B93E42" w:rsidP="00E20C39">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E0A31" w:rsidRPr="007C28CB" w:rsidRDefault="0044769E" w:rsidP="007C28CB">
+    <w:p w:rsidR="002E0A31" w:rsidRPr="007C28CB" w:rsidRDefault="006F53C1" w:rsidP="007C28CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E0A31" w:rsidRPr="007C28CB" w:rsidSect="005779CD">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="356" w:right="720" w:bottom="720" w:left="720" w:header="426" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0044769E" w:rsidRDefault="0044769E" w:rsidP="00174EEC">
+    <w:p w:rsidR="006F53C1" w:rsidRDefault="006F53C1" w:rsidP="00174EEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0044769E" w:rsidRDefault="0044769E" w:rsidP="00174EEC">
+    <w:p w:rsidR="006F53C1" w:rsidRDefault="006F53C1" w:rsidP="00174EEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6368,139 +9732,181 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0044769E" w:rsidRDefault="0044769E" w:rsidP="00174EEC">
+    <w:p w:rsidR="006F53C1" w:rsidRDefault="006F53C1" w:rsidP="00174EEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0044769E" w:rsidRDefault="0044769E" w:rsidP="00174EEC">
+    <w:p w:rsidR="006F53C1" w:rsidRDefault="006F53C1" w:rsidP="00174EEC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="005779CD" w:rsidRDefault="0041007C" w:rsidP="005779CD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ru-RU"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CEC0AF2" wp14:editId="24C569E8">
           <wp:extent cx="6152515" cy="1003300"/>
           <wp:effectExtent l="0" t="0" r="635" b="6350"/>
           <wp:docPr id="2" name="Рисунок 2" descr="C:\Входящие\Логотип техно2.jpg"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Рисунок 2" descr="C:\Входящие\Логотип техно2.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="6152515" cy="1003300"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
+    <w:bookmarkEnd w:id="0"/>
   </w:p>
   <w:p w:rsidR="005779CD" w:rsidRPr="005779CD" w:rsidRDefault="005779CD" w:rsidP="005779CD">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="00E95D7F" w:rsidRPr="005779CD" w:rsidRDefault="00174EEC" w:rsidP="00174EEC">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00174EEC">
       <w:rPr>
@@ -6594,73 +10000,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="0041007C" w:rsidRPr="00174EEC" w:rsidRDefault="0041007C" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Цена </w:t>
-[...21 lines deleted...]
-            <w:t>…</w:t>
+            <w:t>Цена от…</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:noWrap/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00E95D7F" w:rsidRDefault="00E95D7F" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00174EEC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
@@ -6688,73 +10072,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>*</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="0041007C" w:rsidRPr="00174EEC" w:rsidRDefault="0041007C" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Цена </w:t>
-[...21 lines deleted...]
-            <w:t xml:space="preserve"> …</w:t>
+            <w:t>Цена от …</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1769" w:type="dxa"/>
           <w:noWrap/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00E95D7F" w:rsidRDefault="00E95D7F" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00174EEC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
@@ -6782,73 +10144,51 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>*</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="0041007C" w:rsidRPr="00174EEC" w:rsidRDefault="0041007C" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Цена </w:t>
-[...21 lines deleted...]
-            <w:t xml:space="preserve"> …</w:t>
+            <w:t>Цена от …</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1847" w:type="dxa"/>
           <w:noWrap/>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00E95D7F" w:rsidRDefault="00E95D7F" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00174EEC">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
@@ -6876,86 +10216,74 @@
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>*</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="0041007C" w:rsidRPr="00174EEC" w:rsidRDefault="0041007C" w:rsidP="00E416D0">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
-            <w:t xml:space="preserve">Цена </w:t>
-[...21 lines deleted...]
-            <w:t>…</w:t>
+            <w:t>Цена от…</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00174EEC" w:rsidRPr="005779CD" w:rsidRDefault="00174EEC" w:rsidP="00174EEC">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00261AD0" w:rsidRDefault="00261AD0">
+    <w:pPr>
+      <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="265004AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4D6ACE6"/>
     <w:lvl w:ilvl="0" w:tplc="F08A9404">
       <w:start w:val="3000"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
@@ -7041,107 +10369,110 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="116"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C28CB"/>
     <w:rsid w:val="000654A9"/>
     <w:rsid w:val="000A19BD"/>
     <w:rsid w:val="000B5C6C"/>
     <w:rsid w:val="00101727"/>
     <w:rsid w:val="001272F8"/>
     <w:rsid w:val="00135E28"/>
     <w:rsid w:val="00174EEC"/>
     <w:rsid w:val="00184A3F"/>
     <w:rsid w:val="001B72EF"/>
+    <w:rsid w:val="00261AD0"/>
     <w:rsid w:val="002815A6"/>
     <w:rsid w:val="002F4619"/>
     <w:rsid w:val="003D101C"/>
     <w:rsid w:val="0041007C"/>
     <w:rsid w:val="0044769E"/>
     <w:rsid w:val="00553547"/>
     <w:rsid w:val="005779CD"/>
     <w:rsid w:val="005D5A21"/>
     <w:rsid w:val="00603D9C"/>
     <w:rsid w:val="00610E1A"/>
     <w:rsid w:val="0061504F"/>
     <w:rsid w:val="00663B2B"/>
     <w:rsid w:val="006D1CA4"/>
+    <w:rsid w:val="006F53C1"/>
     <w:rsid w:val="00714CD8"/>
     <w:rsid w:val="007A2E57"/>
     <w:rsid w:val="007C28CB"/>
     <w:rsid w:val="00A623B4"/>
     <w:rsid w:val="00A76030"/>
     <w:rsid w:val="00AA3AAA"/>
     <w:rsid w:val="00B4029D"/>
     <w:rsid w:val="00B743D0"/>
     <w:rsid w:val="00B93E42"/>
     <w:rsid w:val="00BB7BA1"/>
     <w:rsid w:val="00C30D22"/>
     <w:rsid w:val="00D86C93"/>
     <w:rsid w:val="00D923DF"/>
     <w:rsid w:val="00D94B27"/>
+    <w:rsid w:val="00DA4741"/>
     <w:rsid w:val="00DC6325"/>
     <w:rsid w:val="00DD3F5F"/>
     <w:rsid w:val="00E20C39"/>
     <w:rsid w:val="00E43BDE"/>
     <w:rsid w:val="00E56B2D"/>
     <w:rsid w:val="00E95D7F"/>
     <w:rsid w:val="00EA7F0C"/>
     <w:rsid w:val="00F50E49"/>
     <w:rsid w:val="00F862BF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -7665,54 +10996,54 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1897274470">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7964,78 +11295,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE6F097E-7C89-41A3-8C95-00E75983E3FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC596900-2A55-4A19-BFE7-05D25EA811AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2745</Characters>
+  <Pages>4</Pages>
+  <Words>473</Words>
+  <Characters>2698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3220</CharactersWithSpaces>
+  <CharactersWithSpaces>3165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>techno04</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>