--- v0 (2026-06-26)
+++ v1 (2026-09-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для растворосмесителей РН-150 / РН-200 / РН-300 / СО-46Б</t>
   </si>
   <si>
     <t>Скоба РН-200.02.00.001 (РН-300)   (97404004)</t>
   </si>
   <si>
     <t>Вал РН-150.02.00.002  (121 см)</t>
   </si>
   <si>
     <t>Вал РН-200 (128 см) 0200002</t>
   </si>
   <si>
     <t>Вал 03.02.001 СО-46Б (111,5 см)</t>
   </si>
   <si>
@@ -213,53 +213,50 @@
     <t>Колесо зубчатое 03.017 (среднее)</t>
   </si>
   <si>
     <t>Колесо зубчатое СО-46А.03.012 (97401037)</t>
   </si>
   <si>
     <t>Колесо зубчатое 03012 (нижнее)</t>
   </si>
   <si>
     <t>Вал РН-300.02.00.001  (1229 мм)</t>
   </si>
   <si>
     <t>Вал-шестерня РН-200.02.01.002 (97404007)</t>
   </si>
   <si>
     <t>Лопасть РН-150А/200А (комплект) 97402010, 97402008</t>
   </si>
   <si>
     <t>Корпус редуктора СО-46А</t>
   </si>
   <si>
     <t>Корпус редуктора РН-200</t>
   </si>
   <si>
     <t>Вал-шестерня СО-46А.03.004А  97401030</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вал-шестерня 03004а (нижняя) длина 140 мм.  97401030</t>
   </si>
   <si>
     <t>Кольцо резиновое  0100006</t>
   </si>
   <si>
     <t>Кольцо резиновое  0100006  старого образца</t>
   </si>
   <si>
     <t>Крышка СО-46А.02.009</t>
   </si>
   <si>
     <t>Прокладка СО-46А. 00.007 (97401026)</t>
   </si>
   <si>
     <t>Редуктор РН-150, СО-46Б</t>
   </si>
   <si>
     <t>Редуктор РН-200.02.01.000-01  (97404002)</t>
   </si>
   <si>
     <t>Шестерня СО-46Б.40.001А (97402016)</t>
   </si>
   <si>
     <t>Шестерня ведущая РН-200.02.00.005-01  РН-200/300   (97404006 )</t>
   </si>
@@ -1325,255 +1322,255 @@
       <c r="B56" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C56" s="1">
         <f>8100.00</f>
         <v>8100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C57" s="1">
         <f>8100.00</f>
         <v>8100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C58" s="1">
         <f>5100.00</f>
         <v>5100</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C59" s="1">
         <f>590.00</f>
         <v>590</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C60" s="1">
         <f>1350.00</f>
         <v>1350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C61" s="1">
         <f>227.00</f>
         <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C62" s="1">
         <f>51200.00</f>
         <v>51200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C63" s="1">
         <f>56700.00</f>
         <v>56700</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C64" s="1">
         <f>3550.00</f>
         <v>3550</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C65" s="1">
         <f>5240.00</f>
         <v>5240</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C66" s="1">
         <f>600.00</f>
         <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C67" s="1">
         <f>15900.00</f>
         <v>15900</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C68" s="1">
         <f>16110.00</f>
         <v>16110</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C69" s="1">
         <f>3430.00</f>
         <v>3430</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C70" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C71" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C72" s="1">
         <f>1750.00</f>
         <v>1750</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C73" s="1">
         <f>980.00</f>
         <v>980</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C74" s="1">
         <f>80.00</f>
         <v>80</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C75" s="1">
         <f>23400.00</f>
         <v>23400</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 