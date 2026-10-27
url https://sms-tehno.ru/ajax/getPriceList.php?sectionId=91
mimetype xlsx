--- v0 (2026-05-12)
+++ v1 (2026-10-27)
@@ -968,52 +968,52 @@
       <c r="C37" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="1">
         <f>194.00</f>
         <v>194</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="1">
         <f>601.00</f>
         <v>601</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>