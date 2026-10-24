--- v0 (2026-06-21)
+++ v1 (2026-10-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для монтажных пистолетов &gt; GFT 040</t>
   </si>
   <si>
     <t>Баллон Homset FC-165</t>
   </si>
   <si>
     <t>Носик клапана дозатора</t>
   </si>
   <si>
     <t>Крышка баллона</t>
   </si>
   <si>
     <t xml:space="preserve">Зарядное устройство </t>
   </si>
   <si>
@@ -225,50 +225,53 @@
     <t>Стопор GFT Х-2(Х-22) (8)</t>
   </si>
   <si>
     <t>Пружина держателя GFT Х-2(Х-22) (20)</t>
   </si>
   <si>
     <t>Втулка направляющая  GFT Х-2(Х-22) (15)</t>
   </si>
   <si>
     <t>Наконечник поз.16</t>
   </si>
   <si>
     <t>Боек GFT Х-2(Х-22) (21)</t>
   </si>
   <si>
     <t>Панель  GFT Х-2(Х-22) (27)</t>
   </si>
   <si>
     <t>Шпилька панели  GFT Х-2 (28)</t>
   </si>
   <si>
     <t>Шуруп длинный GFT Х-2 (30)</t>
   </si>
   <si>
     <t>Шуруп короткий GFT Х-2 (31)</t>
+  </si>
+  <si>
+    <t>Втулка поршня  GFT Х-2(Х-22) (11)</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для монтажных пистолетов &gt; GFT 603/450</t>
   </si>
   <si>
     <t>Ударник GFT603</t>
   </si>
   <si>
     <t>Амортизатор ППМ 307</t>
   </si>
   <si>
     <t>Поршень GFT603 10мм</t>
   </si>
   <si>
     <t>Направитель в сборе ПМТ-1</t>
   </si>
   <si>
     <t xml:space="preserve">Направитель ППМ-603 </t>
   </si>
   <si>
     <t>Амортизатор ПЦ-08, GFT603</t>
   </si>
   <si>
     <t>Направитель крепежа ф 12 GFT603</t>
   </si>
@@ -773,54 +776,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C122"/>
+  <dimension ref="A1:C123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A87" sqref="A87"/>
+      <selection activeCell="A88" sqref="A88"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1584,659 +1587,670 @@
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="1">
         <f>54.00</f>
         <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C71" s="1">
         <f>54.00</f>
         <v>54</v>
       </c>
     </row>
     <row r="72" spans="1:3">
-      <c r="A72" s="3" t="s">
+      <c r="A72" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B72" s="1"/>
-      <c r="C72" s="1"/>
+      <c r="B72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="73" spans="1:3">
-      <c r="A73" s="1" t="s">
+      <c r="A73" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B73" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B73" s="1"/>
+      <c r="C73" s="1"/>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C74" s="1">
-        <f>125.00</f>
-        <v>125</v>
+        <f>1655.00</f>
+        <v>1655</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="1">
-        <f>749.00</f>
-        <v>749</v>
+        <f>125.00</f>
+        <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C76" s="1">
-        <f>1404.20</f>
-        <v>1404.2</v>
+        <f>749.00</f>
+        <v>749</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C77" s="1">
-        <f>970.00</f>
-        <v>970</v>
+        <f>1404.20</f>
+        <v>1404.2</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C78" s="1">
-        <f>267.00</f>
-        <v>267</v>
+        <f>970.00</f>
+        <v>970</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C79" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>267.00</f>
+        <v>267</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C80" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C81" s="1">
-        <f>250.00</f>
-        <v>250</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C82" s="1">
-        <f>165.00</f>
-        <v>165</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C83" s="1">
-        <f>1090.00</f>
-        <v>1090</v>
+        <f>165.00</f>
+        <v>165</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C84" s="1">
-        <f>3220.00</f>
-        <v>3220</v>
+        <f>1090.00</f>
+        <v>1090</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C85" s="1">
-        <f>260.00</f>
-        <v>260</v>
+        <f>3220.00</f>
+        <v>3220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C86" s="1">
+        <f>260.00</f>
+        <v>260</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" s="1">
         <f>960.00</f>
         <v>960</v>
       </c>
     </row>
-    <row r="87" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="88" spans="1:3">
-      <c r="A88" s="1" t="s">
+      <c r="A88" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B88" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C89" s="1">
-        <f>60.00</f>
-        <v>60</v>
+        <f>2950.00</f>
+        <v>2950</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C90" s="1">
-        <f>2850.00</f>
-        <v>2850</v>
+        <f>60.00</f>
+        <v>60</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C91" s="1">
-        <f>75.00</f>
-        <v>75</v>
+        <f>2850.00</f>
+        <v>2850</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C92" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>75.00</f>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C93" s="1">
-        <f>440.00</f>
-        <v>440</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C94" s="1">
-        <f>140.00</f>
-        <v>140</v>
+        <f>440.00</f>
+        <v>440</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C95" s="1">
-        <f>1450.00</f>
-        <v>1450</v>
+        <f>140.00</f>
+        <v>140</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C96" s="1">
-        <f>220.00</f>
-        <v>220</v>
+        <f>1450.00</f>
+        <v>1450</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C97" s="1">
-        <f>2850.00</f>
-        <v>2850</v>
+        <f>220.00</f>
+        <v>220</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="1">
-        <f>970.00</f>
-        <v>970</v>
+        <f>2850.00</f>
+        <v>2850</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C99" s="1">
-        <f>171.00</f>
-        <v>171</v>
+        <f>970.00</f>
+        <v>970</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C100" s="1">
-        <f>88.00</f>
-        <v>88</v>
+        <f>171.00</f>
+        <v>171</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C101" s="1">
-        <f>255.00</f>
-        <v>255</v>
+        <f>88.00</f>
+        <v>88</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C102" s="1">
-        <f>73.00</f>
-        <v>73</v>
+        <f>255.00</f>
+        <v>255</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C103" s="1">
-        <f>155.00</f>
-        <v>155</v>
+        <f>73.00</f>
+        <v>73</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C104" s="1">
-        <f>55.00</f>
-        <v>55</v>
+        <f>155.00</f>
+        <v>155</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C105" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>55.00</f>
+        <v>55</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C106" s="1">
-        <f>100.00</f>
-        <v>100</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C107" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>100.00</f>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C108" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C109" s="1">
-        <f>90.00</f>
-        <v>90</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C110" s="1">
-        <f>6900.00</f>
-        <v>6900</v>
+        <f>90.00</f>
+        <v>90</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C111" s="1">
-        <f>9450.00</f>
-        <v>9450</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C112" s="1">
-        <f>4080.00</f>
-        <v>4080</v>
+        <f>9450.00</f>
+        <v>9450</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C113" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>4080.00</f>
+        <v>4080</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C114" s="1">
-        <f>760.00</f>
-        <v>760</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C115" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>760.00</f>
+        <v>760</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C116" s="1">
-        <f>354.00</f>
-        <v>354</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C117" s="1">
-        <f>7488.00</f>
-        <v>7488</v>
+        <f>354.00</f>
+        <v>354</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C118" s="1">
-        <f>852.00</f>
-        <v>852</v>
+        <f>7488.00</f>
+        <v>7488</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C119" s="1">
-        <f>140.00</f>
-        <v>140</v>
+        <f>852.00</f>
+        <v>852</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C120" s="1">
-        <f>279.00</f>
-        <v>279</v>
+        <f>140.00</f>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C121" s="1">
-        <f>315.00</f>
-        <v>315</v>
+        <f>279.00</f>
+        <v>279</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C122" s="1">
+        <f>315.00</f>
+        <v>315</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C123" s="1">
         <f>6.50</f>
         <v>6.5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A24:C24"/>
     <mergeCell ref="A38:C38"/>
-    <mergeCell ref="A72:C72"/>
-    <mergeCell ref="A87:C87"/>
+    <mergeCell ref="A73:C73"/>
+    <mergeCell ref="A88:C88"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>