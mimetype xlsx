--- v0 (2026-05-19)
+++ v1 (2026-07-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для бетоносмесителей &gt; ZITREK</t>
   </si>
   <si>
     <t>Шкив пластмасовый ZBR-440-500-600-700 Zitrek</t>
   </si>
   <si>
     <t>Венец 165/190 LS Zitrek  Внутр.660. Наруж. 720 . ушек 6</t>
   </si>
   <si>
     <t>Шестерня редуктора опрокидывания ZBR 260/440 Zitrek</t>
   </si>
   <si>
     <t>Шестерня 125-190 LS</t>
   </si>
   <si>
@@ -117,56 +117,50 @@
     <t>Вал привода к Zitrek ZBR 250/220V (2017)</t>
   </si>
   <si>
     <t>Шестерня к Zitrek Z160</t>
   </si>
   <si>
     <t>Шестерня С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Шкив к Zitrek Z120, 140, 160, 200 d вала 15</t>
   </si>
   <si>
     <t>Шкив к Zitrek Z70</t>
   </si>
   <si>
     <t>Шкив к С 1206/1406 Zitrek d вала 17</t>
   </si>
   <si>
     <t>Электродвигатель 125-165LS (220В, 0,7кВт) Zitrek</t>
   </si>
   <si>
     <t>Шкив привода Zitrek 1205</t>
   </si>
   <si>
     <t>Шкив привода малый к Zitrek ZBR 250/220V (2017)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Электродвигатель к С 1206/1406 Zitrek (0,55 кВт, 220В)</t>
   </si>
   <si>
     <t>Электродвигатель к Zitrek ZBR 250/220V (до2017)</t>
   </si>
   <si>
     <t>Вал привода В-1308-FK (176мм)</t>
   </si>
   <si>
     <t>Колесо к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Крепление двигателя (пластик) к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Крепление колеса</t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z200, 220</t>
   </si>
   <si>
     <t>Кронштейн крепление электродвигателя С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Крышка нижняя подшипника барабана к Zitrek ZBR 250/220V</t>
   </si>
@@ -569,51 +563,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C55"/>
+  <dimension ref="A1:C53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -980,266 +974,242 @@
       <c r="C35" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C37" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C38" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>85.00</f>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="1">
-        <f>450.00</f>
-[...22 lines deleted...]
-      <c r="C55" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">