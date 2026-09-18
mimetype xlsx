--- v1 (2026-07-19)
+++ v2 (2026-09-18)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для бетоносмесителей &gt; ZITREK</t>
   </si>
   <si>
     <t>Шкив пластмасовый ZBR-440-500-600-700 Zitrek</t>
   </si>
   <si>
     <t>Венец 165/190 LS Zitrek  Внутр.660. Наруж. 720 . ушек 6</t>
   </si>
   <si>
     <t>Шестерня редуктора опрокидывания ZBR 260/440 Zitrek</t>
   </si>
   <si>
     <t>Шестерня 125-190 LS</t>
   </si>
   <si>
@@ -128,72 +128,66 @@
   <si>
     <t>Шкив к Zitrek Z70</t>
   </si>
   <si>
     <t>Шкив к С 1206/1406 Zitrek d вала 17</t>
   </si>
   <si>
     <t>Электродвигатель 125-165LS (220В, 0,7кВт) Zitrek</t>
   </si>
   <si>
     <t>Шкив привода Zitrek 1205</t>
   </si>
   <si>
     <t>Шкив привода малый к Zitrek ZBR 250/220V (2017)</t>
   </si>
   <si>
     <t>Электродвигатель к Zitrek ZBR 250/220V (до2017)</t>
   </si>
   <si>
     <t>Вал привода В-1308-FK (176мм)</t>
   </si>
   <si>
     <t>Колесо к Zitrek ZBR 250/220V</t>
   </si>
   <si>
-    <t>Крепление двигателя (пластик) к Zitrek ZBR 250/220V</t>
-[...1 lines deleted...]
-  <si>
     <t>Крепление колеса</t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z200, 220</t>
   </si>
   <si>
     <t>Кронштейн крепление электродвигателя С 1206/1406 Zitrek</t>
   </si>
   <si>
     <t>Крышка нижняя подшипника барабана к Zitrek ZBR 250/220V</t>
   </si>
   <si>
     <t>Пружина колеса опрокидывания С1206/1406 Zitrek</t>
   </si>
   <si>
-    <t>Кронштейн крепления двигателя бетоносмесителя метал.</t>
-[...2 lines deleted...]
-    <t>Крепление привода Z-70</t>
+    <t xml:space="preserve">Кронштейн крепления двигателя </t>
   </si>
   <si>
     <t>Вал шестерни к Zitrek Z120</t>
   </si>
   <si>
     <t>Вал привода В-1510-FK (197мм)</t>
   </si>
   <si>
     <t>Вал шестерни Z 160, Z 200</t>
   </si>
   <si>
     <t>Выключатель к Zitrek Z 120, 140, 160, 200 (4контакта)</t>
   </si>
   <si>
     <t>Шплинт d 4х60</t>
   </si>
   <si>
     <t>Шкив125-190 LS D17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -563,51 +557,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C53"/>
+  <dimension ref="A1:C51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
@@ -938,52 +932,52 @@
       <c r="C32" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="1">
-        <f>4999.00</f>
-        <v>4999</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C35" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C36" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
@@ -1010,206 +1004,182 @@
       <c r="C38" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C39" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C40" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>50.00</f>
+        <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C41" s="1">
-        <f>50.00</f>
-        <v>50</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C42" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C44" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C45" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>450.00</f>
+        <v>450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>85.00</f>
+        <v>85</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>450.00</f>
-[...22 lines deleted...]
-      <c r="C53" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">