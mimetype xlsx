--- v1 (2026-08-27)
+++ v2 (2026-10-27)
@@ -2713,64 +2713,64 @@
       <c r="C150" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C151" s="1">
         <f>8100.00</f>
         <v>8100</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C152" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C153" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C154" s="1">
         <f>5120.00</f>
         <v>5120</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C155" s="1">
         <f>850.00</f>
         <v>850</v>
       </c>