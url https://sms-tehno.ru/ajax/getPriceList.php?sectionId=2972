--- v0 (2026-05-08)
+++ v1 (2026-07-08)
@@ -12,91 +12,97 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа запасных частей</t>
   </si>
   <si>
     <t>Венец 01.00.001 (СБР-125 ;132)  внутр d 580 нар d  650 без ушек</t>
   </si>
   <si>
     <t>Венец 02.00.011 (СБР-260) 95454004</t>
   </si>
   <si>
     <t>Венец 02.00.011 (СБР-260) 95454004  ( диаметр нар.860 мм.)</t>
   </si>
   <si>
     <t>Редуктор ОМС-2.1</t>
   </si>
   <si>
     <t>Рем. комплект к УЛИГ 050-00</t>
   </si>
   <si>
     <t>Шток поршня для Z 440</t>
   </si>
   <si>
     <t>Шток поршня для Z1800</t>
   </si>
   <si>
     <t>Ремкомплект для трубогиба Zitrek SWG-1 (сальники, 4шт)</t>
   </si>
   <si>
     <t>Шток поршня для Z 390</t>
   </si>
   <si>
+    <t>Электродвигатель к Zitrek Z120, 140</t>
+  </si>
+  <si>
+    <t>Электродвигатель к С 1206/1406 Zitrek (0,55 кВт, 220В)</t>
+  </si>
+  <si>
     <t>Шлем пескоструйный ЛИОТ-2</t>
   </si>
   <si>
     <t>Переходник d=65x50 мм</t>
   </si>
   <si>
     <t>Ролик для гидравлических тележек 80x70мм полиуретановый с шариковым подшипником</t>
   </si>
   <si>
     <t>Мембрана к Вагнер 7000</t>
   </si>
   <si>
     <t>Мембрана к "Финиш"</t>
   </si>
   <si>
     <t>Мембрана к "Финиш" в сборе</t>
   </si>
   <si>
     <t>Всасывающая система Вагнер/Финиш</t>
   </si>
   <si>
     <t>Картридж сменный ФД и FP-C</t>
   </si>
   <si>
     <t xml:space="preserve">Стекло в рамке </t>
@@ -104,51 +110,51 @@
   <si>
     <t>Пистолет для эжекторных камер NowAG с воздушным соплом 3мм</t>
   </si>
   <si>
     <t>Поворотный механизм для удлинителя 7/8" DP-637SPN</t>
   </si>
   <si>
     <t>Редуктор ацетиленовый БАО-5-4</t>
   </si>
   <si>
     <t>Редуктор пропановый БПО-5-3 REDIUS</t>
   </si>
   <si>
     <t>Редуктор кислородный Redius БКО-50-12,5</t>
   </si>
   <si>
     <t>Ролик полиуретановый D180</t>
   </si>
   <si>
     <t>Сопло (карбид бора) 6 мм</t>
   </si>
   <si>
     <t>Сопло быстрозаменяемое GRACO RAC X 317</t>
   </si>
   <si>
-    <t>Сопло быстрозаменяемое 615 Trade Tip 2</t>
+    <t>Сопло быстрозаменяемое 615 Trade Tip 3</t>
   </si>
   <si>
     <t>Сопло быстрозаменяемое 617 Trade Tip 2</t>
   </si>
   <si>
     <t xml:space="preserve">Сопло быстрозаменяемое GRACO RAC X 215 </t>
   </si>
   <si>
     <t xml:space="preserve">Сопло быстрозаменяемое 417 GRACO </t>
   </si>
   <si>
     <t>Мембрана в сборе (Вагнер 2600)</t>
   </si>
   <si>
     <t>Сопло быстрозаменяемое 515</t>
   </si>
   <si>
     <t>Форсунка сменная TecMaster TipPro 517</t>
   </si>
   <si>
     <t>Сопло быстрозаменяемое GRACO RAC X 415</t>
   </si>
   <si>
     <t>Сопло быстросъемное R 211 GRACO</t>
   </si>
@@ -408,53 +414,50 @@
     <t>Соединение NPT (ш) 1/4 конус 60-NPT 1N-04-06</t>
   </si>
   <si>
     <t>Соединение Zitrek J1216 3/4"х3/4" для SAF5000 06D(3/4")</t>
   </si>
   <si>
     <t>Рукав окрасочный высокого давления HYVST 1/4" 15м 250Bar (синий)</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа оборудования &gt; Стремянки</t>
   </si>
   <si>
     <t>Стремянка (сталь) 3 ступ, Н=0,69м</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 4 ступ, Н=0,82м, вес 2,9 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 5 ступ, Н=1,03м, вес 3,4 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 6 ступ, Н=1,24м, вес 3,9 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 7 ступ, Н=1,45м, вес 4,5 кг</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стремянка "Стэлс" алюминиевая бытовая 8 ступ, Н=1,66м, вес 5,2 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 9 ступ, Н=1,87м, вес 6,0 кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -809,54 +812,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C133"/>
+  <dimension ref="A1:C134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126"/>
+      <selection activeCell="A128" sqref="A128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -944,448 +947,448 @@
       <c r="C12" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="1">
-        <f>5300.00</f>
-        <v>5300</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="1">
-        <f>80.00</f>
-        <v>80</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="1">
-        <f>350.00</f>
-        <v>350</v>
+        <f>5300.00</f>
+        <v>5300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="1">
-        <f>1400.00</f>
-        <v>1400</v>
+        <f>80.00</f>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>350.00</f>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>1400.00</f>
+        <v>1400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="1">
-        <f>5000.00</f>
-        <v>5000</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="1">
-        <f>2400.00</f>
-        <v>2400</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1">
-        <f>240.00</f>
-        <v>240</v>
+        <f>5000.00</f>
+        <v>5000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2400.00</f>
+        <v>2400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>240.00</f>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="1">
-        <f>4000.00</f>
-        <v>4000</v>
+        <f>1300.00</f>
+        <v>1300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>4000.00</f>
+        <v>4000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>600.00</f>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="1">
-        <f>1900.00</f>
-        <v>1900</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="1">
         <f>1000.00</f>
         <v>1000</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="1">
         <f>1900.00</f>
         <v>1900</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1900.00</f>
+        <v>1900</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>600.00</f>
+        <v>600</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
@@ -1412,995 +1415,1007 @@
       <c r="C51" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="C62" s="1">
+        <f>500.00</f>
+        <v>500</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="s">
         <v>62</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C63" s="1"/>
+      <c r="B63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="1">
+        <f>400.00</f>
+        <v>400</v>
+      </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="65" spans="1:3">
-      <c r="A65" s="1" t="s">
+      <c r="A65" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="B65" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C66" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
     <row r="69" spans="1:3">
-      <c r="A69" s="3" t="s">
+      <c r="A69" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="B69" s="1"/>
-      <c r="C69" s="1"/>
+      <c r="B69" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C69" s="1">
+        <f>800.00</f>
+        <v>800</v>
+      </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="1">
-        <f>130.00</f>
-        <v>130</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="71" spans="1:3">
-      <c r="A71" s="1" t="s">
+      <c r="A71" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="B71" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C72" s="1">
-        <f>750.00</f>
-        <v>750</v>
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>460.00</f>
+        <v>460</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>750.00</f>
+        <v>750</v>
       </c>
     </row>
     <row r="75" spans="1:3">
-      <c r="A75" s="3" t="s">
+      <c r="A75" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B75" s="1"/>
-      <c r="C75" s="1"/>
+      <c r="B75" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="1">
-        <f>40000.00</f>
-        <v>40000</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77" s="1" t="s">
+      <c r="A77" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="B77" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1"/>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C78" s="1" t="s">
-        <v>62</v>
+      <c r="C78" s="1">
+        <f>40000.00</f>
+        <v>40000</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>60000.00</f>
+        <v>60000</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C80" s="1">
-[...1 lines deleted...]
-        <v>2400</v>
+      <c r="C80" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="1">
-        <f>120000.00</f>
-        <v>120000</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="1">
-        <f>75000.00</f>
-        <v>75000</v>
+        <f>2400.00</f>
+        <v>2400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C83" s="1" t="s">
-        <v>62</v>
+      <c r="C83" s="1">
+        <f>120000.00</f>
+        <v>120000</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="1">
-        <f>4600.00</f>
-        <v>4600</v>
+        <f>75000.00</f>
+        <v>75000</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C85" s="1">
-[...1 lines deleted...]
-        <v>1800</v>
+      <c r="C85" s="1" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>4600.00</f>
+        <v>4600</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C87" s="1">
-        <f>3200.00</f>
-        <v>3200</v>
+        <f>1800.00</f>
+        <v>1800</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C88" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C89" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>3200.00</f>
+        <v>3200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C90" s="1">
         <f>1000.00</f>
         <v>1000</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C91" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C92" s="1">
-        <f>5000.00</f>
-        <v>5000</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C93" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C94" s="1">
-        <f>10500.00</f>
-        <v>10500</v>
+        <f>5000.00</f>
+        <v>5000</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C95" s="1">
-        <f>11000.00</f>
-        <v>11000</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C96" s="1">
-        <f>12000.00</f>
-        <v>12000</v>
+        <f>10500.00</f>
+        <v>10500</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C97" s="1">
-        <f>8000.00</f>
-        <v>8000</v>
+        <f>11000.00</f>
+        <v>11000</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C98" s="1">
-        <f>13500.00</f>
-        <v>13500</v>
+        <f>12000.00</f>
+        <v>12000</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C99" s="1">
-        <f>16000.00</f>
-        <v>16000</v>
+        <f>8000.00</f>
+        <v>8000</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C100" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>13500.00</f>
+        <v>13500</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C101" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>16000.00</f>
+        <v>16000</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C102" s="1">
-        <f>1600.00</f>
-        <v>1600</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C103" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>1100.00</f>
+        <v>1100</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C104" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>1600.00</f>
+        <v>1600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C105" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C106" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C107" s="1">
-        <f>10000.00</f>
-        <v>10000</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C108" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C109" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>10000.00</f>
+        <v>10000</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C110" s="1">
-        <f>15000.00</f>
-        <v>15000</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C111" s="1">
-        <f>8500.00</f>
-        <v>8500</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C112" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>15000.00</f>
+        <v>15000</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C113" s="1">
-        <f>7500.00</f>
-        <v>7500</v>
+        <f>8500.00</f>
+        <v>8500</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C114" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C115" s="1">
-        <f>4900.00</f>
-        <v>4900</v>
+        <f>7500.00</f>
+        <v>7500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C116" s="1">
-        <f>8500.00</f>
-        <v>8500</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="117" spans="1:3">
-      <c r="A117" s="3" t="s">
+      <c r="A117" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B117" s="1"/>
-      <c r="C117" s="1"/>
+      <c r="B117" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C117" s="1">
+        <f>4900.00</f>
+        <v>4900</v>
+      </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C118" s="1">
-        <f>25000.00</f>
-        <v>25000</v>
+        <f>8500.00</f>
+        <v>8500</v>
       </c>
     </row>
     <row r="119" spans="1:3">
-      <c r="A119" s="1" t="s">
+      <c r="A119" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B119" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B119" s="1"/>
+      <c r="C119" s="1"/>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C120" s="1">
-        <f>5600.00</f>
-        <v>5600</v>
+        <f>25000.00</f>
+        <v>25000</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C121" s="1">
-        <f>5600.00</f>
-        <v>5600</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C122" s="1">
-        <f>6400.00</f>
-        <v>6400</v>
+        <f>5600.00</f>
+        <v>5600</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C123" s="1">
-        <f>130.00</f>
-        <v>130</v>
+        <f>5600.00</f>
+        <v>5600</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C124" s="1">
-        <f>100.00</f>
-        <v>100</v>
+        <f>6400.00</f>
+        <v>6400</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C125" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="126" spans="1:3">
-      <c r="A126" s="3" t="s">
+      <c r="A126" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B126" s="1"/>
-      <c r="C126" s="1"/>
+      <c r="B126" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C126" s="1">
+        <f>100.00</f>
+        <v>100</v>
+      </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C127" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="128" spans="1:3">
-      <c r="A128" s="1" t="s">
+      <c r="A128" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B128" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1"/>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C129" s="1">
-        <f>2200.00</f>
-        <v>2200</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C130" s="1">
-        <f>2700.00</f>
-        <v>2700</v>
+        <f>1900.00</f>
+        <v>1900</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C131" s="1">
-        <f>2900.00</f>
-        <v>2900</v>
+        <f>2200.00</f>
+        <v>2200</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C132" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>2700.00</f>
+        <v>2700</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C133" s="1">
+        <f>2900.00</f>
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C134" s="1">
         <f>6000.00</f>
         <v>6000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A63:C63"/>
-[...3 lines deleted...]
-    <mergeCell ref="A126:C126"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A71:C71"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="A119:C119"/>
+    <mergeCell ref="A128:C128"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>