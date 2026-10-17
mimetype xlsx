--- v1 (2026-07-08)
+++ v2 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="113">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа запасных частей</t>
   </si>
   <si>
     <t>Венец 01.00.001 (СБР-125 ;132)  внутр d 580 нар d  650 без ушек</t>
   </si>
   <si>
     <t>Венец 02.00.011 (СБР-260) 95454004</t>
   </si>
   <si>
     <t>Венец 02.00.011 (СБР-260) 95454004  ( диаметр нар.860 мм.)</t>
   </si>
   <si>
     <t>Редуктор ОМС-2.1</t>
   </si>
   <si>
@@ -68,62 +68,50 @@
   <si>
     <t>Шток поршня для Z1800</t>
   </si>
   <si>
     <t>Ремкомплект для трубогиба Zitrek SWG-1 (сальники, 4шт)</t>
   </si>
   <si>
     <t>Шток поршня для Z 390</t>
   </si>
   <si>
     <t>Электродвигатель к Zitrek Z120, 140</t>
   </si>
   <si>
     <t>Электродвигатель к С 1206/1406 Zitrek (0,55 кВт, 220В)</t>
   </si>
   <si>
     <t>Шлем пескоструйный ЛИОТ-2</t>
   </si>
   <si>
     <t>Переходник d=65x50 мм</t>
   </si>
   <si>
     <t>Ролик для гидравлических тележек 80x70мм полиуретановый с шариковым подшипником</t>
   </si>
   <si>
-    <t>Мембрана к Вагнер 7000</t>
-[...10 lines deleted...]
-  <si>
     <t>Картридж сменный ФД и FP-C</t>
   </si>
   <si>
     <t xml:space="preserve">Стекло в рамке </t>
   </si>
   <si>
     <t>Пистолет для эжекторных камер NowAG с воздушным соплом 3мм</t>
   </si>
   <si>
     <t>Поворотный механизм для удлинителя 7/8" DP-637SPN</t>
   </si>
   <si>
     <t>Редуктор ацетиленовый БАО-5-4</t>
   </si>
   <si>
     <t>Редуктор пропановый БПО-5-3 REDIUS</t>
   </si>
   <si>
     <t>Редуктор кислородный Redius БКО-50-12,5</t>
   </si>
   <si>
     <t>Ролик полиуретановый D180</t>
   </si>
   <si>
     <t>Сопло (карбид бора) 6 мм</t>
@@ -212,252 +200,198 @@
   <si>
     <t>Стержень клапана к Г-10-1 N для Вагнер Г-10</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтрующий узел для дисперсий (Вагнер/Финиш) </t>
   </si>
   <si>
     <t>Шатун насоса НИЭ-3{6}-60 с подшипником</t>
   </si>
   <si>
     <t xml:space="preserve">Шатун насоса НИЭ-3{6}-60 без подшипника </t>
   </si>
   <si>
     <t>Сопло воздушное для пистолета NowAG 4мм</t>
   </si>
   <si>
     <t>Шлем МИЗОД</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа запасных частей &gt; Для дизельных пушек</t>
   </si>
   <si>
-    <t>Электрод GRYP 15</t>
-[...1 lines deleted...]
-  <si>
     <t>Форсунка для GRYP 28</t>
   </si>
   <si>
     <t>Плата управления с кабелем для Zitrek BJD 20-30-50</t>
   </si>
   <si>
     <t>Плата управления для Zitrek Z1800</t>
   </si>
   <si>
     <t>Плата управления для Zitrek Z390</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа запасных частей &gt; Для трубогибов ТГ /ТПГ/SWG</t>
   </si>
   <si>
     <t>Сегмент к ТГ 3/8</t>
   </si>
   <si>
     <t>РТИ к трубогибу  для ТГР-20</t>
   </si>
   <si>
     <t>РТИ к ТГ-1</t>
   </si>
   <si>
-    <t>Сегмент для трубогиба SWG  3/4"</t>
-[...2 lines deleted...]
-    <t>Сегмент для трубогиба SWG  1/2"</t>
+    <t>Сегмент для трубогиба SWG  3/4" посадочсное 32</t>
+  </si>
+  <si>
+    <t>Сегмент для трубогиба SWG  1/2" посадочное место 32,4</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа оборудования</t>
   </si>
   <si>
     <t>Паркетошлифовальная машина СО-206 б/у</t>
   </si>
   <si>
-    <t>Паркетошлифовальная машина СО-206.1М (220 В)</t>
-[...1 lines deleted...]
-  <si>
     <t>Заглаживающая машина СО-170 (380В)</t>
   </si>
   <si>
-    <t>Форма куба 2ФК-100 ст.5мм оценкованная ( защелка)</t>
-[...1 lines deleted...]
-  <si>
     <t>Форма куба 3ФК-70,7 ст.5мм оцинкованная (защелка)</t>
   </si>
   <si>
-    <t>Станок рубочный СМЖ-172 б/у</t>
-[...1 lines deleted...]
-  <si>
     <t>Станок гибочный СГА-1 б/у</t>
   </si>
   <si>
     <t>Паркетошлифовальная машина СО-206.1А (220В)</t>
   </si>
   <si>
     <t>Вал гибкий Vector 6 м под 38 наконечник</t>
   </si>
   <si>
     <t>Рукав воздушный с фитингом Euro внутр 9мм 20АтмL 10м</t>
   </si>
   <si>
     <t>Рукав воздушный с фитингом Euro внутр 9мм 20АтмL 50м</t>
   </si>
   <si>
     <t>Рукав воздушный с фитингом Euro внутр 9мм 20АтмL 25м</t>
   </si>
   <si>
     <t>Блок монтажный с поворотным крюком БМКП ф 100 мм (1000кг)</t>
   </si>
   <si>
-    <t>Блок монтажный с поворотным крюком БМКП ф 60 мм ( 500кг)</t>
-[...1 lines deleted...]
-  <si>
     <t>Блок монтажный с поворотным крюком БМКП 120 мм 1000 кг</t>
   </si>
   <si>
     <t>Блок монтажный с поворотным крюком БМКП 80 мм 750 кг</t>
   </si>
   <si>
-    <t>Вал гибкий ВИ-75.03 (4,5м) к 28 наконечнику</t>
-[...1 lines deleted...]
-  <si>
     <t>Вал гибкий ВС-350 6м под 51,76 наконечник</t>
   </si>
   <si>
-    <t>Вал гибкий ВС-900 9м к наконечнику 38мм</t>
-[...16 lines deleted...]
-  <si>
     <t>Воронка D=200 к БН-0,5-1,0-1,5-2,0</t>
   </si>
   <si>
     <t>Горелка кровельная ГВ-111-Р РЕДИУС</t>
   </si>
   <si>
     <t>Горелка кровельная ГВ-121-Р РЕДИУС</t>
   </si>
   <si>
     <t>Краскопульт пневмо с нижним бачком Deko dksg1L (1000мл, металл)</t>
   </si>
   <si>
     <t>Краскораспылитель эл PG-31 Elmost 100вт</t>
   </si>
   <si>
     <t>Малярный аппарат PR-960</t>
   </si>
   <si>
     <t>Краскораспылитель СО-71В</t>
   </si>
   <si>
-    <t>Нагреватель воздуха газовый Sial Kid 80М</t>
-[...1 lines deleted...]
-  <si>
     <t>Радиатор масляный Timberk TOR 21.1507 MG I 1.5 кВт 7 сек</t>
   </si>
   <si>
     <t>Ручной опрессовщик НИР-25 Сатурн (5 л.; 0-25 атм.; 2кг)</t>
   </si>
   <si>
     <t>Таль электрическая РА-500/1000 Н=5,5 / 11 м</t>
   </si>
   <si>
-    <t>Трубогиб swg 1 (1/8",1/4",1/2",3/8",5/8", 3/4", 1", 23кг)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Трубогиб ручной тр </t>
   </si>
   <si>
     <t>Тепловентилятор СФО-7/3</t>
   </si>
   <si>
     <t>Хоппер-ковш штукатурный Zitrek SN-02 (потолочный)</t>
   </si>
   <si>
     <t xml:space="preserve">Тормоз ТКГ-160 без толкателя </t>
   </si>
   <si>
-    <t xml:space="preserve">Трубогиб ТГ-2 б/у </t>
-[...1 lines deleted...]
-  <si>
     <t>Распродажа &gt; Распродажа оборудования &gt; Рукава</t>
   </si>
   <si>
     <t>Пескоструйный рукав 19х34 мм Protoflex Sand Blasting Hose 40 метров</t>
   </si>
   <si>
     <t>Рукав PPH-1 AS73 d=6 L=20,00м DK16х1,5 / DK16х1,5, 304 Bar, синий антистатический</t>
   </si>
   <si>
     <t>Рукав воздушный Air Hose 32х47 мм 20п.м</t>
   </si>
   <si>
     <t>Рукав PPH-1 AS73 d=6 L=30,00м DK16х1,5 / DK16х1,5, 304 Bar, синий антистатический</t>
   </si>
   <si>
     <t>Рукав сдвоенный TWIN к КПДУ (d=6мм, в комплекте с фитингами, 20м)</t>
   </si>
   <si>
     <t>Соединение NPT (ш) 1/4 конус 60-NPT 1N-04-06</t>
   </si>
   <si>
     <t>Соединение Zitrek J1216 3/4"х3/4" для SAF5000 06D(3/4")</t>
   </si>
   <si>
     <t>Рукав окрасочный высокого давления HYVST 1/4" 15м 250Bar (синий)</t>
   </si>
   <si>
     <t>Распродажа &gt; Распродажа оборудования &gt; Стремянки</t>
   </si>
   <si>
-    <t>Стремянка (сталь) 3 ступ, Н=0,69м</t>
-[...4 lines deleted...]
-  <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 5 ступ, Н=1,03м, вес 3,4 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 6 ступ, Н=1,24м, вес 3,9 кг</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стремянка "Стэлс" алюминиевая бытовая 7 ступ, Н=1,45м, вес 4,5 кг</t>
   </si>
   <si>
     <t>Стремянка "Стэлс" алюминиевая бытовая 9 ступ, Н=1,87м, вес 6,0 кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -812,54 +746,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C134"/>
+  <dimension ref="A1:C112"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A128" sqref="A128"/>
+      <selection activeCell="A109" sqref="A109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -911,1511 +845,1247 @@
       <c r="C9" s="1">
         <f>500.00</f>
         <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="1">
         <f>2950.00</f>
         <v>2950</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>250.00</f>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="1">
         <f>5300.00</f>
         <v>5300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="1">
         <f>80.00</f>
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="1">
-        <f>1400.00</f>
-        <v>1400</v>
+        <f>2400.00</f>
+        <v>2400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="1">
-        <f>1700.00</f>
-        <v>1700</v>
+        <f>240.00</f>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="1">
-        <f>5000.00</f>
-        <v>5000</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="1">
-        <f>2400.00</f>
-        <v>2400</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="1">
-        <f>240.00</f>
-        <v>240</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>1300.00</f>
+        <v>1300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>4000.00</f>
+        <v>4000</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>600.00</f>
+        <v>600</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
-        <f>4000.00</f>
-        <v>4000</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1900.00</f>
+        <v>1900</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>1900.00</f>
+        <v>1900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C36" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C37" s="1">
-        <f>1900.00</f>
-        <v>1900</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C38" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C39" s="1">
-        <f>1900.00</f>
-        <v>1900</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>600.00</f>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C41" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C43" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="1">
-        <f>600.00</f>
-        <v>600</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C46" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C47" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>700.00</f>
+        <v>700</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C48" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C49" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C50" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C51" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C52" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>2000.00</f>
+        <v>2000</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C54" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C55" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C57" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C58" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C59" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>400.00</f>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
         <v>59</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C60" s="1">
-[...1 lines deleted...]
-        <v>1000</v>
+      <c r="C60" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
-      <c r="A61" s="1" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="A61" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1"/>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C62" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>1500.00</f>
+        <v>1500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C63" s="1">
-        <f>400.00</f>
-        <v>400</v>
+        <f>800.00</f>
+        <v>800</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="C64" s="1" t="s">
         <v>64</v>
       </c>
+      <c r="C64" s="1">
+        <f>800.00</f>
+        <v>800</v>
+      </c>
     </row>
     <row r="65" spans="1:3">
-      <c r="A65" s="3" t="s">
+      <c r="A65" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B65" s="1"/>
-      <c r="C65" s="1"/>
+      <c r="B65" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C65" s="1">
+        <f>800.00</f>
+        <v>800</v>
+      </c>
     </row>
     <row r="66" spans="1:3">
-      <c r="A66" s="1" t="s">
+      <c r="A66" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1"/>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C67" s="1">
-        <f>1500.00</f>
-        <v>1500</v>
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C68" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>460.00</f>
+        <v>460</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C69" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C70" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>300.00</f>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
-      <c r="A71" s="3" t="s">
+      <c r="A71" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B71" s="1"/>
-      <c r="C71" s="1"/>
+      <c r="B71" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C71" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
     </row>
     <row r="72" spans="1:3">
-      <c r="A72" s="1" t="s">
+      <c r="A72" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="B72" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1"/>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C73" s="1">
-        <f>460.00</f>
-        <v>460</v>
+        <f>40000.00</f>
+        <v>40000</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C74" s="1">
-[...1 lines deleted...]
-        <v>750</v>
+      <c r="C74" s="1" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C75" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>2400.00</f>
+        <v>2400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C76" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>75000.00</f>
+        <v>75000</v>
       </c>
     </row>
     <row r="77" spans="1:3">
-      <c r="A77" s="3" t="s">
+      <c r="A77" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="B77" s="1"/>
-      <c r="C77" s="1"/>
+      <c r="B77" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>60</v>
+      </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C78" s="1">
-        <f>40000.00</f>
-        <v>40000</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C79" s="1">
-        <f>60000.00</f>
-        <v>60000</v>
+        <f>1800.00</f>
+        <v>1800</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C80" s="1" t="s">
-        <v>64</v>
+      <c r="C80" s="1">
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C81" s="1">
-        <f>2000.00</f>
-        <v>2000</v>
+        <f>3200.00</f>
+        <v>3200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C82" s="1">
-        <f>2400.00</f>
-        <v>2400</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C83" s="1">
-        <f>120000.00</f>
-        <v>120000</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C84" s="1">
-        <f>75000.00</f>
-        <v>75000</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C85" s="1" t="s">
-        <v>64</v>
+      <c r="C85" s="1">
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C86" s="1">
-        <f>4600.00</f>
-        <v>4600</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C87" s="1">
-        <f>1800.00</f>
-        <v>1800</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C88" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>1000.00</f>
+        <v>1000</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C89" s="1">
-        <f>3200.00</f>
-        <v>3200</v>
+        <f>900.00</f>
+        <v>900</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C90" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C91" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C92" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>1700.00</f>
+        <v>1700</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C93" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C94" s="1">
-        <f>5000.00</f>
-        <v>5000</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C95" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>10000.00</f>
+        <v>10000</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C96" s="1">
-        <f>10500.00</f>
-        <v>10500</v>
+        <f>3500.00</f>
+        <v>3500</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C97" s="1">
-        <f>11000.00</f>
-        <v>11000</v>
+        <f>7500.00</f>
+        <v>7500</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C98" s="1">
-        <f>12000.00</f>
-        <v>12000</v>
+        <f>3000.00</f>
+        <v>3000</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C99" s="1">
-        <f>8000.00</f>
-        <v>8000</v>
+        <f>4900.00</f>
+        <v>4900</v>
       </c>
     </row>
     <row r="100" spans="1:3">
-      <c r="A100" s="1" t="s">
+      <c r="A100" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="B100" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B100" s="1"/>
+      <c r="C100" s="1"/>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C101" s="1">
-        <f>16000.00</f>
-        <v>16000</v>
+        <f>25000.00</f>
+        <v>25000</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C102" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C103" s="1">
-        <f>1100.00</f>
-        <v>1100</v>
+        <f>5600.00</f>
+        <v>5600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C104" s="1">
-        <f>1600.00</f>
-        <v>1600</v>
+        <f>5600.00</f>
+        <v>5600</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C105" s="1">
-        <f>900.00</f>
-        <v>900</v>
+        <f>6400.00</f>
+        <v>6400</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C106" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C107" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>100.00</f>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C108" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
     <row r="109" spans="1:3">
-      <c r="A109" s="1" t="s">
+      <c r="A109" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="B109" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C110" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>2200.00</f>
+        <v>2200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C111" s="1">
-        <f>3000.00</f>
-        <v>3000</v>
+        <f>2700.00</f>
+        <v>2700</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C112" s="1">
-        <f>15000.00</f>
-[...252 lines deleted...]
-      <c r="C134" s="1">
         <f>6000.00</f>
         <v>6000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
-    <mergeCell ref="A65:C65"/>
-[...3 lines deleted...]
-    <mergeCell ref="A128:C128"/>
+    <mergeCell ref="A61:C61"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A72:C72"/>
+    <mergeCell ref="A100:C100"/>
+    <mergeCell ref="A109:C109"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>