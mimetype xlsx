--- v0 (2026-06-17)
+++ v1 (2026-10-18)
@@ -464,52 +464,52 @@
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <f>229100.00</f>
-        <v>229100</v>
+        <f>246769.00</f>
+        <v>246769</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <f>250000.00</f>
         <v>250000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>