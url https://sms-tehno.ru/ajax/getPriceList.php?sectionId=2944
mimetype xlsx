--- v0 (2026-06-17)
+++ v1 (2026-10-17)
@@ -518,136 +518,136 @@
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
         <f>143120.00</f>
         <v>143120</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
-        <f>156868.00</f>
-        <v>156868</v>
+        <f>178260.00</f>
+        <v>178260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
-        <f>166048.00</f>
-        <v>166048</v>
+        <f>188691.00</f>
+        <v>188691</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
-        <f>302904.00</f>
-        <v>302904</v>
+        <f>344209.00</f>
+        <v>344209</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
-        <f>403920.00</f>
-        <v>403920</v>
+        <f>459000.00</f>
+        <v>459000</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="1">
-        <f>156868.00</f>
-        <v>156868</v>
+        <f>178260.00</f>
+        <v>178260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="1">
-        <f>166048.00</f>
-        <v>166048</v>
+        <f>188691.00</f>
+        <v>188691</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1">
-        <f>244017.00</f>
-        <v>244017</v>
+        <f>277292.00</f>
+        <v>277292</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="1">
-        <f>417384.00</f>
-        <v>417384</v>
+        <f>474300.00</f>
+        <v>474300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="1">
         <f>143840.00</f>
         <v>143840</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
         <f>150660.00</f>
         <v>150660</v>
       </c>