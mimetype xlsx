--- v0 (2026-07-03)
+++ v1 (2026-08-26)
@@ -53,50 +53,587 @@
   <si>
     <t>Молоток отбойный МО-3 Б (ЗСО)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-2 (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-3 (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-4 одинарная рукоятка (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-4 двойная рукоятка (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-3 (ЗСО)</t>
   </si>
   <si>
     <t>Бетонолом БК-2 ТЗК</t>
   </si>
   <si>
     <t>Бетонолом БК-1 ТЗК</t>
   </si>
   <si>
+    <t>Оборудование &gt; Еврокубы</t>
+  </si>
+  <si>
+    <t>ЕВРОКУБ 1000 литров Б/У ИЗ-ПОД ПИЩЕВЫХ ПРОДУКТОВ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Еврокуб 1000 литров б/у технический </t>
+  </si>
+  <si>
+    <t>Емкость полиэтилен 1000 литров дер. поддон (ЕВРОКУБ) НОВЫЙ</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Станки</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры Zitrek GW40 A</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры ВПК Г-40 (A I-40 мм, A III-32 мм, А-500С-28мм, 326кг)</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры ВПК Г-42 (A I-42 мм, A III-36 мм, 3 кВт, 310 кг)</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры ВПК Г-52  (A I-52 мм, A III-42 мм, 4 кВт, 550 кг)</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры ВПК Г-55 (A I-55 мм, A III-50мм, 4 кВт, 595 кг)</t>
+  </si>
+  <si>
+    <t>Станок для резки арматуры ВПК Р-40 (A I-40 мм, A III-32 мм, 3 кВт, 370 кг)</t>
+  </si>
+  <si>
+    <t>Станок для резки арматуры ВПК Р-42  (A I-42 мм, A III-36 мм, 3 кВт, 390 кг)</t>
+  </si>
+  <si>
+    <t>Станок для резки арматуры ВПК Р-52 (A I-52 мм, A III-42 мм, 4 кВт, 562 кг)</t>
+  </si>
+  <si>
+    <t>Станок для резки арматуры ВПК Р-55  (A I-55 мм, A III-50мм, 4 кВт, 715 кг)</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры Vektor GW40A</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры Vektor GW40 с доводчиком</t>
+  </si>
+  <si>
+    <t>Станок для гибки арматуры Vektor GW50С с доводчиком</t>
+  </si>
+  <si>
+    <t>Правильно-отрезной станок ПРО-12 ВПК</t>
+  </si>
+  <si>
+    <t>Правильно-отрезной станок ПРО-14 Компакт</t>
+  </si>
+  <si>
+    <t>Правильно-отрезной станок ПРО-15</t>
+  </si>
+  <si>
+    <t>Правильно-отрезной станок ПРО-16</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Генераторы</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 10000EHA</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 2000N</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 2800EN</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 3200EN DUPLEX</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 5000EHNA С АВР</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 7000EA</t>
+  </si>
+  <si>
+    <t>Генератор бензиновый TSS SGG 9000ELA</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Бензиновые виброплиты</t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k110 (Loncin 200F, 6,5hp)</t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k50 (Loncin 154F, 2,8hp)</t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k60 (Loncin 160F, 5,5hp)</t>
+  </si>
+  <si>
+    <t>Виброплита VS-104 Сплитстоун (двиг. Honda GX160 )</t>
+  </si>
+  <si>
+    <t>Виброплита VS-104 Сплитстоун (двиг. Loncin G160F)</t>
+  </si>
+  <si>
+    <t>Виброплита GROST VH 400D реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита GROST VH 500D реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита GROST VH 60  Honda  двигатель</t>
+  </si>
+  <si>
+    <t>Виброплита GROST VH 80 Honda  двигатель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виброплита GROST VH 80C </t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k110w (Loncin 200F, 6,5hp)</t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k51 (LCT PW79, 1,8hp)</t>
+  </si>
+  <si>
+    <t>Виброплита Zitrek z3k62 (Loncin 160F; 57 кг; упл.250 мм, с ковриком для виброплиты)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-CP-240 реверсивная (гидравлический привод)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-CP-240D (ГИДРАВЛИЧЕСКИЙ ПРИВОД, ЭЛЕКТРОСТАРТ, АКБ)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-CP-320L (ГИДРАВЛИЧЕСКИЙ ПРИВОД, ЭЛЕКТРОСТАРТ, АКБ)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Виброплита TSS-CP-350 электростарт, АКБ ТСС </t>
+  </si>
+  <si>
+    <t>Виброплита TSS-CP-350D (ГИДРАВЛИЧЕСКИЙ ПРИВОД, ЭЛЕКТРОСТАРТ, АКБ)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-CP-420 (ГИДРАВЛИЧЕСКИЙ ПРИВОД, ЭЛЕКТРОСТАРТ, АКБ)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-VP120TL (КОЛЕСНЫЙ КОМПЛЕКТ, БАК) прямоходная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-VP90TL (КОЛЕСНЫЙ КОМПЛЕКТ, БАК)прямоходная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP100TL (КОЛЕСНЫЙ КОМПЛЕКТ, БАК) прямоходная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP160L реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP170H реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP170L реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP265YH (гидравлический привод)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP320H  реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP320L реверсивная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP330YH (гидравлический привод)</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP60L (КОЛЕСНЫЙ КОМПЛЕКТ) прямоходная</t>
+  </si>
+  <si>
+    <t>Виброплита TSS-WP70TL (КОЛЕСНЫЙ КОМПЛЕКТ, БАК) прямоходная</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Грузоподъемное оборудование, тура</t>
+  </si>
+  <si>
+    <t>Полиспаст К11/1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Полиспаст ПМ </t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Окрасочные аппараты и агрегаты</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный безвоздушного распыления "Наndok НК 45:1"</t>
+  </si>
+  <si>
+    <t>Удлинитель 150 см 7/8" ДР-637</t>
+  </si>
+  <si>
+    <t>Удлинитель 200 см 7/8" ДР-637</t>
+  </si>
+  <si>
+    <t>Удлинитель Rongpeng R8641-2 L0,6M Zitrek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фильтр пистолета с сеткой 0,08мм  Wagner </t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 0,14мм желтый Wagner</t>
+  </si>
+  <si>
+    <t>Фильтр сетчатый 0,31мм белый Wagner</t>
+  </si>
+  <si>
+    <t>Фильтр всасывающий двойной резьба 28x1.5, 30 меш для Tecnover</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X20</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X20i</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X24</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X28</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X32</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X51L</t>
+  </si>
+  <si>
+    <t>Агрегат окрасочный Dino-Power X81</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Адаптеры NPT(ш) 1/4  - NPT(ш) 3/8 или Адаптер NPT(ш) 3/8 - NPT(ш) 3/8  </t>
+  </si>
+  <si>
+    <t>Пистолет окрасочный DP-6374G XTR7  (500 Bar)</t>
+  </si>
+  <si>
+    <t>Пистолет окрасочный NB-6376G, 500бар, (держатель XHD + сопло 525 + 531)</t>
+  </si>
+  <si>
+    <t>Пистолет окрасочный NB-XTR5 6374G</t>
+  </si>
+  <si>
+    <t>Пистолет окрасочный X-450. 1/4 NPSM, 7/8 с соплом и соплодержателем, 250 Бар</t>
+  </si>
+  <si>
+    <t>Пистолет окрасочный АН-5000 (500-000) HANDOK (без соплодержателя)</t>
+  </si>
+  <si>
+    <t>Поводок Рукав окрасочный высокого давления, 1/4 NPSM, 250 бар антистатик, бирюзовый, 1.5 метра с пр</t>
+  </si>
+  <si>
+    <t>Поворотное соединение Z-образное 1/4-1/4 DP / 3/8-1/4 DP</t>
+  </si>
+  <si>
+    <t>Поворотный соединитель SCS01 1/4 гайка - 1/4 штуцер, нержавеющая сталь, тип короткий</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Рукав окрасочный высокого давления 1/4 NPSM, 250 бар бирюзовый, 15 метров с пружинами </t>
+  </si>
+  <si>
+    <t>Рукав окрасочный высокого давления, 1/4 NPSM, 250 бар, антистатик, бирюзовый, 15 метров с пружинами</t>
+  </si>
+  <si>
+    <t>Рукав окрасочный высокого давления, 3/8 NPSM, 250 бар антистатик, бирюзовый, 15 метров с пружинами</t>
+  </si>
+  <si>
+    <t>Сопло безвоздушного распыления высокого давления DP-637TX- синее RAC X</t>
+  </si>
+  <si>
+    <t>Сопло безвоздушного распыления высокого давления DP-637XHD-серое</t>
+  </si>
+  <si>
+    <t>Сопло безвоздушного распыления высокого давления DP-FFLP-зеленое</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фильтр сетчатый в ручку пистолета 30/60/100 меш </t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Бытовки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовка 6х2,5 </t>
+  </si>
+  <si>
+    <t>Бытовка 6*5,5 в полной комплектации</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Сварочное оборудование</t>
+  </si>
+  <si>
+    <t>Электроды ESAB OK 46.00 ф 3,0 мм, пачка 5,3 кг</t>
+  </si>
+  <si>
+    <t>Инвертор сварочный Ресанта САИ 250 65/6</t>
+  </si>
+  <si>
+    <t>Инвертор сварочный Сварог ARC 250 REAL Z244 95490</t>
+  </si>
+  <si>
+    <t>Инвертор сварочный Ресанта САИ-190Т LUX 65/70</t>
+  </si>
+  <si>
+    <t>Инвертор сварочный Ресанта САИ-220Т LUX 65/71</t>
+  </si>
+  <si>
+    <t>Инвертор сварочный Ресанта САИ250К 65/38</t>
+  </si>
+  <si>
+    <t>Сварочный электрод ESAB УОНИИ-13/55 4.0x450 mm 6.0 kg</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Смесители бетона и раствора</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель БР-120 TSUNAMI (220 В)</t>
+  </si>
+  <si>
+    <t>Форма куба ФК-150 ст.5мм оцинкованная (защелка)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель  СБР-150 А.3 (220 В)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель СБР-500А.1 (380В)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель БР-200 TSUNAMI (220 В)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель  БГР-350/380В ( Патриот)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель БГР-500/380В (Патриот)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель БР-180 TSUNAMI (220 В)</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель БР-220 TSUNAMI (220 В)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Растворосмеситель РН-150 </t>
+  </si>
+  <si>
+    <t>Растворосмеситель РН-300</t>
+  </si>
+  <si>
+    <t>Растворосмеситель РН-200 А</t>
+  </si>
+  <si>
+    <t>Бетоносмеситель СКАУТ 300</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Монтажные пистолеты</t>
+  </si>
+  <si>
+    <t>Пистолет монтажный GFT5</t>
+  </si>
+  <si>
+    <t>Газовый пистолет GFT 200</t>
+  </si>
+  <si>
+    <t>Газовый пистолет GFT 040</t>
+  </si>
+  <si>
+    <t>Газовый пистолет GFT 040SP</t>
+  </si>
+  <si>
+    <t>Монтажный пистолет GFT307</t>
+  </si>
+  <si>
+    <t>Монтажный пистолет GFT603</t>
+  </si>
+  <si>
+    <t>Пистолет монтажный GFT701</t>
+  </si>
+  <si>
+    <t>Пистолет монтажный GFT Х-2</t>
+  </si>
+  <si>
+    <t>Пистолет монтажный Х-22</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Парогенераторы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Парогенератор ПЭЭ-150Н (380В) (нерж. котёл) Потенциал </t>
+  </si>
+  <si>
+    <t>Парогенератор ПЭЭ-100 (380) (черн.котел) Потенциал</t>
+  </si>
+  <si>
+    <t>Парогенератор ПЭЭ- 50Н (380) (нерж.котел) Потенциал</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Пескоструйное оборудование</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 200 комплектность №2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Установка абразивоструйная PS 25 комплектность №2 </t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 100 комплектность № 1</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 100 комплектность № 2</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 100 комплектность № 3 (с TWIN 20 м)</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 100 комплектность № 3 без рукава</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 160 комплектность № 1</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 160 комплектность № 2 шиберный затвор</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 160 комплектность № 3 Twin 20м</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 160 комплектность № 3 без рукава</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 200 комлектность 3 с TWIN 20 м</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 200 комплектность №1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Установка абразивоструйная PS 200 комплектность №3 без рукава </t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 25 комплектность №1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Установка абразивоструйная PS 25 комплектность №3 без рукава </t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 25 комплектность №3 с TWIN 20 м</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 250 комплектность №3 Twin 20м</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Установка абразивоструйная PS 250 комплектность №3 без рукава </t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 75 комплектность № 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Установка абразивоструйная PS 75 комплектность № 3 Twin 20м </t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 75 комплектность № 3 без рукава</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 75 комплектность №2</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 250 комплектность № 1</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 250 комплектность №2</t>
+  </si>
+  <si>
+    <t>Установка абразивоструйная PS 200 комплектность №3 Twin 20v</t>
+  </si>
+  <si>
+    <t>Комбинезон пескоструйщика Вектор (56-58/188)</t>
+  </si>
+  <si>
+    <t>Застежка для шлема Вектор</t>
+  </si>
+  <si>
+    <t>Кольцо резиновое для шлема Aspect</t>
+  </si>
+  <si>
+    <t>Комбинезон пескоструйщика Вектор (56-58/176)</t>
+  </si>
+  <si>
+    <t>Перчатки камерные 600мм</t>
+  </si>
+  <si>
+    <t>Пленка для шлема Aspect (Аспект) уп.50 шт</t>
+  </si>
+  <si>
+    <t>Стекло защитное 100*50мм</t>
+  </si>
+  <si>
+    <t>Съёмный ворот для шлема пескоструйщика Vector</t>
+  </si>
+  <si>
+    <t>Трубка затвора универсального для DSMG Ø25/32мм</t>
+  </si>
+  <si>
+    <t>Пескоструйная камера PST-КСО-60 напорная</t>
+  </si>
+  <si>
+    <t>Пескоструйная камера PST-КСО-110 инжекторная</t>
+  </si>
+  <si>
+    <t>Система сбора и рекуперации абразивного материала PST СОВ-4/2 М</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Фильтр самоочищающийся PST СФ-М СФ-40 </t>
+  </si>
+  <si>
+    <t>Ресивер воздушный PST РГ-500 с площадкой для компрессора</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; КТПТО-80</t>
+  </si>
+  <si>
+    <t>КТПТО-80 Кавик Россия Установка (ручное управление)</t>
+  </si>
+  <si>
+    <t>КТПТО-80А Кавик (Россия), Установка (автоматическое управление)</t>
+  </si>
+  <si>
     <t>Оборудование &gt; Бадьи Тары Выносные площадки Ограждения &gt; Бадьи (бункер) для бетона</t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток НТ 132х133</t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,75 лоток МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,75 НТ</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток НТ ВхШ, см162х133</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 низкая ПСТ 1750х1750х1850</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 лоток ПСТ 1410х1410х2009</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 Л низкая НТ ВхШ,см136х180</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 низкая МК Подъем 2060*2060*1440</t>
@@ -116,53 +653,50 @@
   <si>
     <t xml:space="preserve">Бадья для бетона БН-1,0 низкая ПСТ 1750х1750х1250 </t>
   </si>
   <si>
     <t>Бадья для бетона БН-1.5 низкая ПСТ 1810х1810х1360</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток ПСТ 1550х1550х2200</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток НТ ВхШ, см185х175</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 низкая МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 низкая МК Подъем 2060х2060х1600мм.</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток ПСТ 1330х1330х1680</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток МК Подъем</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Люлька к бадьям БН-0,5-1,0-1,5-2,0 (пневмостройтехника ) </t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток МК Подъем 1390*1390*1450 мм</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 лоток НТ ВхШ, см 209х133</t>
   </si>
   <si>
     <t>Люлька для бадьи БН НТ</t>
   </si>
   <si>
     <t>Бункер самооткрывающийся БМЧ-1,2 (НТ)</t>
   </si>
   <si>
     <t>Бункер самооткрывающийся БМЧ-2,2 (НТ)</t>
   </si>
   <si>
     <t>Оборудование &gt; Бадьи Тары Выносные площадки Ограждения &gt; Тара (ящик) для раствора</t>
   </si>
   <si>
     <t>Тара для раствора ТР-0,25 (Пневмостройтехника) 1250х780х530мм.</t>
   </si>
   <si>
     <t>Тара для раствора ТР-0,35 МК Подъем</t>
@@ -200,582 +734,57 @@
   <si>
     <t>Тара для раствора ТР-0,25 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ЯР-1 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-0,35 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-0,5 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-1 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-1,5 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-2 НТ</t>
   </si>
   <si>
     <t>Ящик каменщика ЯР-1 У (НТ)</t>
   </si>
   <si>
-    <t>Оборудование &gt; Еврокубы</t>
-[...530 lines deleted...]
-    <t>КТПТО-80А Кавик (Россия), Установка (автоматическое управление)</t>
+    <t>Оборудование &gt; Бадьи Тары Выносные площадки Ограждения &gt; Выносные площадки  Ограждения</t>
+  </si>
+  <si>
+    <t>Выносная площадка аналог К1.3 (3.5т.)</t>
+  </si>
+  <si>
+    <t>Ограждение СПО 2000х1600мм (сетка 100х100х2,2мм) желтая, эконом</t>
   </si>
   <si>
     <t>Оборудование &gt; Опалубка &gt; Гайки для опалубки</t>
   </si>
   <si>
     <t>Гайка, Ø100, черная</t>
   </si>
   <si>
     <t>Гайка, Ø 100, оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка ватерстоп</t>
   </si>
@@ -872,315 +881,306 @@
   <si>
     <t>Винтовая унивилка h=500</t>
   </si>
   <si>
     <t>Винтовая унивилка h=750</t>
   </si>
   <si>
     <t>Винтовая унивилка h=1000</t>
   </si>
   <si>
     <t>Трубка ПВХ (внутр. Ф 22мм, внешн.Ф25мм) по 3м</t>
   </si>
   <si>
     <t>Стяжка винтовая  L3000 мм (без гаек)</t>
   </si>
   <si>
     <t>Оборудование &gt; Опалубка &gt; Эмульсол</t>
   </si>
   <si>
     <t>Смазка для опалубки Эмульсол ЭКС-А (200кг) бочка</t>
   </si>
   <si>
     <t>Смазка для опалубки Эмульсол ЭКС-А (175кг) бочка  Зимний -20</t>
   </si>
   <si>
-    <t>Оборудование &gt; Бадьи Тары Выносные площадки Ограждения &gt; Выносные площадки  Ограждения</t>
-[...5 lines deleted...]
-    <t>Ограждение СПО 2000х1600мм (сетка 100х100х2,2мм) желтая, эконом</t>
+    <t>Оборудование &gt; Виброоборудование &gt; Вибраторы высокочастотные</t>
+  </si>
+  <si>
+    <t>Ввибраторы со встроенным преобразователем 5 метров VPK Electron 36 (36мм,5А, 10,4кг)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ИВ-102 А (42 В/200 Гц)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ИВ-103  (42 В/200 Гц)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ИВ-78  (42 В/200 Гц)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ИВ-95 А (220 В/200 Гц)</t>
+  </si>
+  <si>
+    <t>Ввибраторы со встроенным преобразователем 5 метров VPK Electron 50 (50мм,8А,16кг)</t>
+  </si>
+  <si>
+    <t>Ввибраторы со встроенным преобразователем 5 метров VPK Electron 60 (60мм,12А,17,5кг)</t>
+  </si>
+  <si>
+    <t>Ввибраторы со встроенным преобразователем 5 метров VPK E-tron light 36 (36 мм,5 м, 5А, 11 кг)</t>
+  </si>
+  <si>
+    <t>Ввибраторы со встроенным преобразователем 5 метров VPK E-tron light 50 (Ø 50 мм,5 м, 8А, 15 кг)</t>
+  </si>
+  <si>
+    <t>Вибратор высокочастотный подключаемый к преобразователю VPK 36T (36 мм, 5 м, 8 А, 10 кг)</t>
+  </si>
+  <si>
+    <t>Вибратор высокочастотный подключаемый к преобразователю VPK 50Т (50 мм, 5 м, 10 А, 13 кг)</t>
+  </si>
+  <si>
+    <t>Вибратор высокочастотный подключаемый к преобразователю VPK 60T (60 мм, 5 м, 12 А, 16 кг)</t>
+  </si>
+  <si>
+    <t>Вибратор высокочастотный подключаемый к преобразователю VPK 65T (65 мм, 5 м, 23 А, 18 кг)</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Виброоборудование &gt; Вибраторы глубинные портативные</t>
+  </si>
+  <si>
+    <t>Вибратор портативный глубинный ВИ-120</t>
+  </si>
+  <si>
+    <t>Вибратор портативный глубинный ВИ-35 1,2м</t>
+  </si>
+  <si>
+    <t>Вибратор портативный глубинный ВИ-35 1,5м</t>
+  </si>
+  <si>
+    <t>Вибратор портативный глубинный ВИ-35 2м</t>
+  </si>
+  <si>
+    <t>Вибратор портативный глубинныйВИ-121</t>
+  </si>
+  <si>
+    <t>Гибкий вал с вибронаконечником (д.35мм) 1,2м</t>
+  </si>
+  <si>
+    <t>Гибкий вал с вибронаконечником (д.35мм) 1,5м</t>
+  </si>
+  <si>
+    <t>Гибкий вал с вибронаконечником (д.35мм) 2,0м</t>
+  </si>
+  <si>
+    <t>Электропривод портативного глубинного вибратора ВИ-35</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Виброоборудование &gt; Вибраторы глубинные с гибким валом</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/28  9метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/28 3метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/28 4,5метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/28 6метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/38  9метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/38 3метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/38 4,5метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/38 6метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/51  9метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/51 3метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/51 4,5метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/51 6метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/76  6метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/76  9метров (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Вибратор глубинный ЭПК-1300/76 4,5метра (220В 50Гц 1вн+1гв)</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Виброоборудование &gt; Вибронаконечники для глубинных вибраторов</t>
+  </si>
+  <si>
+    <t>Вибронаконечник 28мм Вибромаш</t>
+  </si>
+  <si>
+    <t>Вал гибкий ИВ-75.03 (4,5м) для наконечника 28мм</t>
+  </si>
+  <si>
+    <t>Вибронаконечник 38мм Вибромаш</t>
+  </si>
+  <si>
+    <t>Вибронаконечник d=28мм Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вибронаконечник 51мм Вибромаш</t>
+  </si>
+  <si>
+    <t>Вибронаконечник 76мм Вибромаш</t>
+  </si>
+  <si>
+    <t>Вибронаконечник d=38 мм Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вибронаконечник d=51 мм Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вибронаконечник d=76 мм Красный Маяк</t>
+  </si>
+  <si>
+    <t>Оборудование &gt; Виброоборудование &gt; Гибкие валы</t>
+  </si>
+  <si>
+    <t>Вал гибкий ИВ-75.03 (6м) c броней для наконечника 28мм</t>
+  </si>
+  <si>
+    <t>Вал гибкий ИВ-75.03 (3м) для наконечника 28мм</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260 L=9м  (d=51/76)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260.02 (ВС-400) L=3м (d=38)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВС-350 (6м)  для наконечника 51,76мм</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВС-300 (3,0 м к 38 мм) Вибромаш</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВГ-450 (4,5м к 51, 76мм) Вибромаш</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-26 (ВС-350) L= 4,5м (d=51/76) Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260 (ВС-350)  L=9м  (d=51/76) Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260.02  (ВС-400) L=9м (d=38)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260 (ВС-350)L=6м  (d=51/76) Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВГ-600 (6,0м к 51, 76мм) Вибромаш</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВГ-300 (3,0м к 51, 76мм)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ИВ-75.03 (3м) 28мм Красный маяк</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВС-900 ( 9м ) для наконечника 38мм</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260.02 (ВС-400) L=6м (d=38)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260.02 (ВС-400) L=4,5 (d=38)</t>
+  </si>
+  <si>
+    <t>Вал гибкий ВГ-900 (9,0м к 51, 76мм) Вибромаш</t>
+  </si>
+  <si>
+    <t>Вал гибкий ЭВ-260 (ВС-350)L=3,0 м  (d=51/76) Красный Маяк</t>
+  </si>
+  <si>
+    <t>Вал гибкий ИВ-75.03 (9м) c броней для наконечника 28мм</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вал силовой гибкий с броней ЭВ-260 (6м) (ВС-350) для наконечника 51 и 76 мм </t>
   </si>
   <si>
     <t>Оборудование &gt; Виброоборудование &gt; Вибратор площадочный &gt; Вибраторы площадочные Вибромаш</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8 А (медь, 42В)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8 В (220В, без УЗО)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8-Б (Al)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-8-Б (М)(медь, 380В)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 А, 42В</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 Б</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 В (220В, без УЗО)</t>
   </si>
   <si>
     <t>Вибратор площадочный общего назначения ВИ-9-9 В (220В, с УЗО)</t>
   </si>
   <si>
     <t>Электропривод ВИ-1-16-2 (42В, 1,9кВт)</t>
   </si>
   <si>
     <t>Электропривод ВИ-1-16-3  (1,9кВт 220В)</t>
   </si>
   <si>
     <t>Электропривод ВИ-1-17-3 (1,7кВт, 220В)</t>
   </si>
   <si>
     <t>Оборудование &gt; Виброоборудование &gt; Вибратор площадочный &gt; Вибраторы площадочные Красный Маяк</t>
   </si>
   <si>
     <t>Вибратор площадочный ИВ-05-50 (380)</t>
-  </si>
-[...214 lines deleted...]
-    <t xml:space="preserve">Вал силовой гибкий с броней ЭВ-260 (6м) (ВС-350) для наконечника 51 и 76 мм </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1535,51 +1535,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C375"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A354" sqref="A354"/>
+      <selection activeCell="A374" sqref="A374"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1686,4214 +1686,4214 @@
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="1">
         <f>42500.00</f>
         <v>42500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
-        <f>28500.00</f>
-        <v>28500</v>
+        <f>11900.00</f>
+        <v>11900</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="1">
-        <f>33750.00</f>
-        <v>33750</v>
+        <f>8450.00</f>
+        <v>8450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
-        <f>33700.00</f>
-        <v>33700</v>
+        <f>23500.00</f>
+        <v>23500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
-      <c r="A19" s="1" t="s">
+      <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1"/>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="1">
-        <f>70090.00</f>
-        <v>70090</v>
+        <f>143120.00</f>
+        <v>143120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="1">
-        <f>48490.00</f>
-        <v>48490</v>
+        <f>156868.00</f>
+        <v>156868</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="1">
-        <f>54000.00</f>
-        <v>54000</v>
+        <f>166048.00</f>
+        <v>166048</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="1">
-        <f>54990.00</f>
-        <v>54990</v>
+        <f>302904.00</f>
+        <v>302904</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="1">
-        <f>67000.00</f>
-        <v>67000</v>
+        <f>403920.00</f>
+        <v>403920</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="1">
-        <f>69400.00</f>
-        <v>69400</v>
+        <f>156868.00</f>
+        <v>156868</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="1">
-        <f>44300.00</f>
-        <v>44300</v>
+        <f>166048.00</f>
+        <v>166048</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="1">
-        <f>30915.00</f>
-        <v>30915</v>
+        <f>244017.00</f>
+        <v>244017</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="1">
-        <f>45615.00</f>
-        <v>45615</v>
+        <f>417384.00</f>
+        <v>417384</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="1">
-        <f>57135.00</f>
-        <v>57135</v>
+        <f>143840.00</f>
+        <v>143840</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="1">
-        <f>66700.00</f>
-        <v>66700</v>
+        <f>150660.00</f>
+        <v>150660</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="1">
-        <f>67500.00</f>
-        <v>67500</v>
+        <f>206282.00</f>
+        <v>206282</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="1">
-        <f>41590.00</f>
-        <v>41590</v>
+        <f>317111.00</f>
+        <v>317111</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="1">
-        <f>69000.00</f>
-        <v>69000</v>
+        <f>452336.00</f>
+        <v>452336</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C34" s="1">
-        <f>34230.00</f>
-        <v>34230</v>
+        <f>914195.00</f>
+        <v>914195</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="C35" s="1">
+        <f>1314820.00</f>
+        <v>1314820</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="3" t="s">
         <v>34</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C37" s="1">
-        <f>30875.00</f>
-        <v>30875</v>
+        <f>194000.00</f>
+        <v>194000</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C38" s="1">
-        <f>49000.00</f>
-        <v>49000</v>
+        <f>25400.00</f>
+        <v>25400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C39" s="1">
-        <f>14000.00</f>
-        <v>14000</v>
+        <f>31812.00</f>
+        <v>31812</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C40" s="1">
-        <f>37000.00</f>
-        <v>37000</v>
+        <f>38412.00</f>
+        <v>38412</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C41" s="1">
+        <f>1.00</f>
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B41" s="1" t="s">
+      <c r="B42" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C41" s="1">
-[...9 lines deleted...]
-      <c r="C42" s="1"/>
+      <c r="C42" s="1">
+        <f>77000.00</f>
+        <v>77000</v>
+      </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="1">
+        <f>84000.00</f>
+        <v>84000</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B43" s="1" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1"/>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C45" s="1">
-        <f>24690.00</f>
-        <v>24690</v>
+        <f>57590.00</f>
+        <v>57590</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C46" s="1">
-        <f>41345.00</f>
-        <v>41345</v>
+        <f>38280.00</f>
+        <v>38280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C47" s="1">
-        <f>7405.00</f>
-        <v>7405</v>
+        <f>42170.00</f>
+        <v>42170</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C48" s="1">
-        <f>23679.00</f>
-        <v>23679</v>
+        <f>62930.00</f>
+        <v>62930</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C49" s="1">
-        <f>35290.00</f>
-        <v>35290</v>
+        <f>44462.00</f>
+        <v>44462</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C50" s="1">
-        <f>13579.00</f>
-        <v>13579</v>
+        <f>595000.00</f>
+        <v>595000</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C51" s="1">
-        <f>44655.00</f>
-        <v>44655</v>
+        <f>622000.00</f>
+        <v>622000</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C52" s="1">
-        <f>13440.00</f>
-        <v>13440</v>
+        <f>75300.00</f>
+        <v>75300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C53" s="1">
-        <f>8750.00</f>
-        <v>8750</v>
+        <f>86400.00</f>
+        <v>86400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="C54" s="1">
-        <f>6190.00</f>
-        <v>6190</v>
+        <f>55200.00</f>
+        <v>55200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C55" s="1">
-        <f>5700.00</f>
-        <v>5700</v>
+        <f>62580.00</f>
+        <v>62580</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C56" s="1">
-        <f>6300.00</f>
-        <v>6300</v>
+        <f>39180.00</f>
+        <v>39180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>55</v>
+      </c>
+      <c r="C57" s="1">
+        <f>44300.00</f>
+        <v>44300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C58" s="1">
-        <f>12700.00</f>
-        <v>12700</v>
+        <f>429000.00</f>
+        <v>429000</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C59" s="1">
-        <f>22500.00</f>
-        <v>22500</v>
+        <f>707124.00</f>
+        <v>707124</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C60" s="1">
-        <f>34500.00</f>
-        <v>34500</v>
+        <f>508860.00</f>
+        <v>508860</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C61" s="1">
+        <f>607000.00</f>
+        <v>607000</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="B62" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C61" s="1">
+      <c r="C62" s="1">
+        <f>957000.00</f>
+        <v>957000</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C63" s="1">
+        <f>713230.00</f>
+        <v>713230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C64" s="1">
+        <f>80700.00</f>
+        <v>80700</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C65" s="1">
+        <f>56100.00</f>
+        <v>56100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C66" s="1">
+        <f>65900.00</f>
+        <v>65900</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C67" s="1">
+        <f>128000.00</f>
+        <v>128000</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" s="1">
+        <f>184270.00</f>
+        <v>184270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C69" s="1">
+        <f>131736.00</f>
+        <v>131736</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" s="1">
+        <f>320760.00</f>
+        <v>320760</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C71" s="1">
+        <f>287998.00</f>
+        <v>287998</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C72" s="1">
+        <f>245000.00</f>
+        <v>245000</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C73" s="1">
+        <f>375100.00</f>
+        <v>375100</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C74" s="1">
+        <f>46187.00</f>
+        <v>46187</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C75" s="1">
+        <f>55440.00</f>
+        <v>55440</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1"/>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C77" s="1">
+        <f>3500.00</f>
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C78" s="1">
+        <f>1000.00</f>
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="1">
+        <f>250000.00</f>
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C81" s="1">
+        <f>700.00</f>
+        <v>700</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C82" s="1">
+        <f>1300.00</f>
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="1">
+        <f>350.00</f>
+        <v>350</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C84" s="1">
+        <f>200.00</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C85" s="1">
+        <f>200.00</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C86" s="1">
+        <f>300.00</f>
+        <v>300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C87" s="1">
+        <f>800.00</f>
+        <v>800</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C88" s="1">
         <f>40000.00</f>
         <v>40000</v>
       </c>
     </row>
-    <row r="62" spans="1:3">
-[...307 lines deleted...]
-    </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C89" s="1">
-        <f>1.00</f>
-        <v>1</v>
+        <f>43500.00</f>
+        <v>43500</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C90" s="1">
-        <f>77000.00</f>
-        <v>77000</v>
+        <f>58900.00</f>
+        <v>58900</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C91" s="1">
+        <f>70000.00</f>
+        <v>70000</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="B91" s="1" t="s">
+      <c r="B92" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="C91" s="1">
-[...9 lines deleted...]
-      <c r="C92" s="1"/>
+      <c r="C92" s="1">
+        <f>72500.00</f>
+        <v>72500</v>
+      </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C93" s="1">
-        <f>57590.00</f>
-        <v>57590</v>
+        <f>183500.00</f>
+        <v>183500</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>93</v>
-      </c>
-[...5 lines deleted...]
-        <v>38280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C95" s="1">
-[...1 lines deleted...]
-        <v>42170</v>
+      <c r="C95" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="C96" s="1">
-[...1 lines deleted...]
-        <v>62930</v>
+      <c r="C96" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C97" s="1">
-[...1 lines deleted...]
-        <v>44462</v>
+      <c r="C97" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C98" s="1">
-[...1 lines deleted...]
-        <v>595000</v>
+      <c r="C98" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C99" s="1">
-[...1 lines deleted...]
-        <v>622000</v>
+      <c r="C99" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C100" s="1">
-[...1 lines deleted...]
-        <v>75300</v>
+      <c r="C100" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C101" s="1">
-[...1 lines deleted...]
-        <v>86400</v>
+      <c r="C101" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="C102" s="1">
-[...1 lines deleted...]
-        <v>55200</v>
+      <c r="C102" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C103" s="1">
-[...1 lines deleted...]
-        <v>62580</v>
+      <c r="C103" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C104" s="1">
-[...1 lines deleted...]
-        <v>39180</v>
+      <c r="C104" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C105" s="1">
-[...1 lines deleted...]
-        <v>44300</v>
+      <c r="C105" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C106" s="1">
-[...1 lines deleted...]
-        <v>429000</v>
+      <c r="C106" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C107" s="1">
-[...1 lines deleted...]
-        <v>707124</v>
+      <c r="C107" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C108" s="1">
-[...1 lines deleted...]
-        <v>508860</v>
+      <c r="C108" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C109" s="1">
-[...1 lines deleted...]
-        <v>607000</v>
+      <c r="C109" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C110" s="1">
-[...1 lines deleted...]
-        <v>957000</v>
+      <c r="C110" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="1" t="s">
+      <c r="A111" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B111" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C112" s="1">
-        <f>80700.00</f>
-        <v>80700</v>
+        <f>280000.00</f>
+        <v>280000</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C113" s="1">
-        <f>56100.00</f>
-        <v>56100</v>
+        <f>2100000.00</f>
+        <v>2100000</v>
       </c>
     </row>
     <row r="114" spans="1:3">
-      <c r="A114" s="1" t="s">
+      <c r="A114" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B114" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C115" s="1">
-        <f>128000.00</f>
-        <v>128000</v>
+        <f>410.00</f>
+        <v>410</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C116" s="1">
-        <f>184270.00</f>
-        <v>184270</v>
+        <f>13200.00</f>
+        <v>13200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C117" s="1">
-        <f>131736.00</f>
-        <v>131736</v>
+        <f>26300.00</f>
+        <v>26300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C118" s="1">
-        <f>320760.00</f>
-        <v>320760</v>
+        <f>11300.00</f>
+        <v>11300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C119" s="1">
-        <f>287998.00</f>
-        <v>287998</v>
+        <f>13780.00</f>
+        <v>13780</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C120" s="1">
-        <f>245000.00</f>
-        <v>245000</v>
+        <f>10990.00</f>
+        <v>10990</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C121" s="1">
-        <f>375100.00</f>
-        <v>375100</v>
+        <f>238.00</f>
+        <v>238</v>
       </c>
     </row>
     <row r="122" spans="1:3">
-      <c r="A122" s="1" t="s">
+      <c r="A122" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="B122" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1"/>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C123" s="1">
-        <f>55440.00</f>
-        <v>55440</v>
+        <f>15590.00</f>
+        <v>15590</v>
       </c>
     </row>
     <row r="124" spans="1:3">
-      <c r="A124" s="3" t="s">
+      <c r="A124" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B124" s="1"/>
-      <c r="C124" s="1"/>
+      <c r="B124" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C124" s="1">
+        <f>3290.00</f>
+        <v>3290</v>
+      </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C125" s="1">
-        <f>3500.00</f>
-        <v>3500</v>
+        <f>33990.00</f>
+        <v>33990</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C126" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>165000.00</f>
+        <v>165000</v>
       </c>
     </row>
     <row r="127" spans="1:3">
-      <c r="A127" s="3" t="s">
+      <c r="A127" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B127" s="1"/>
-      <c r="C127" s="1"/>
+      <c r="B127" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C128" s="1">
-        <f>250000.00</f>
-        <v>250000</v>
+        <f>82990.00</f>
+        <v>82990</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C129" s="1">
-        <f>700.00</f>
-        <v>700</v>
+        <f>115990.00</f>
+        <v>115990</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C130" s="1">
-        <f>1300.00</f>
-        <v>1300</v>
+        <f>20590.00</f>
+        <v>20590</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C131" s="1">
-[...1 lines deleted...]
-        <v>350</v>
+      <c r="C131" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C132" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>122000.00</f>
+        <v>122000</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C133" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>161900.00</f>
+        <v>161900</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C134" s="1">
-        <f>300.00</f>
-        <v>300</v>
+        <f>145000.00</f>
+        <v>145000</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C135" s="1">
-        <f>800.00</f>
-        <v>800</v>
+        <f>261030.00</f>
+        <v>261030</v>
       </c>
     </row>
     <row r="136" spans="1:3">
-      <c r="A136" s="1" t="s">
+      <c r="A136" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B136" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C137" s="1">
-        <f>43500.00</f>
-        <v>43500</v>
+        <f>30900.00</f>
+        <v>30900</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C138" s="1">
-        <f>58900.00</f>
-        <v>58900</v>
+        <f>31500.00</f>
+        <v>31500</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C139" s="1">
-        <f>70000.00</f>
-        <v>70000</v>
+        <f>30200.00</f>
+        <v>30200</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C140" s="1">
-        <f>72500.00</f>
-        <v>72500</v>
+        <f>34000.00</f>
+        <v>34000</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C141" s="1">
-        <f>183500.00</f>
-        <v>183500</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C142" s="1" t="s">
-        <v>34</v>
+      <c r="C142" s="1">
+        <f>9200.00</f>
+        <v>9200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C143" s="1" t="s">
-        <v>34</v>
+      <c r="C143" s="1">
+        <f>17800.00</f>
+        <v>17800</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C144" s="1" t="s">
-        <v>34</v>
+      <c r="C144" s="1">
+        <f>21600.00</f>
+        <v>21600</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C145" s="1" t="s">
-        <v>34</v>
+      <c r="C145" s="1">
+        <f>20900.00</f>
+        <v>20900</v>
       </c>
     </row>
     <row r="146" spans="1:3">
-      <c r="A146" s="1" t="s">
+      <c r="A146" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B146" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1"/>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="150" spans="1:3">
-      <c r="A150" s="1" t="s">
+      <c r="A150" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="B150" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1"/>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C151" s="1" t="s">
-        <v>34</v>
+      <c r="C151" s="1">
+        <f>123000.00</f>
+        <v>123000</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C152" s="1" t="s">
-        <v>34</v>
+      <c r="C152" s="1">
+        <f>72100.00</f>
+        <v>72100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C153" s="1" t="s">
-        <v>34</v>
+      <c r="C153" s="1">
+        <f>87000.00</f>
+        <v>87000</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C154" s="1" t="s">
-        <v>34</v>
+      <c r="C154" s="1">
+        <f>95100.00</f>
+        <v>95100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C155" s="1" t="s">
-        <v>34</v>
+      <c r="C155" s="1">
+        <f>145800.00</f>
+        <v>145800</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C156" s="1" t="s">
-        <v>34</v>
+      <c r="C156" s="1">
+        <f>134900.00</f>
+        <v>134900</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C157" s="1" t="s">
-        <v>34</v>
+      <c r="C157" s="1">
+        <f>105400.00</f>
+        <v>105400</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="C158" s="1" t="s">
-        <v>34</v>
+      <c r="C158" s="1">
+        <f>114000.00</f>
+        <v>114000</v>
       </c>
     </row>
     <row r="159" spans="1:3">
-      <c r="A159" s="3" t="s">
+      <c r="A159" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="B159" s="1"/>
-      <c r="C159" s="1"/>
+      <c r="B159" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C159" s="1">
+        <f>164000.00</f>
+        <v>164000</v>
+      </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C160" s="1">
-        <f>280000.00</f>
-        <v>280000</v>
+        <f>155400.00</f>
+        <v>155400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C161" s="1">
-        <f>2100000.00</f>
-        <v>2100000</v>
+        <f>179000.00</f>
+        <v>179000</v>
       </c>
     </row>
     <row r="162" spans="1:3">
-      <c r="A162" s="3" t="s">
+      <c r="A162" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="B162" s="1"/>
-      <c r="C162" s="1"/>
+      <c r="B162" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C162" s="1">
+        <f>117500.00</f>
+        <v>117500</v>
+      </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C163" s="1">
-        <f>410.00</f>
-        <v>410</v>
+        <f>158000.00</f>
+        <v>158000</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C164" s="1">
-        <f>13200.00</f>
-        <v>13200</v>
+        <f>64200.00</f>
+        <v>64200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C165" s="1">
-        <f>26300.00</f>
-        <v>26300</v>
+        <f>115633.00</f>
+        <v>115633</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C166" s="1">
-        <f>11300.00</f>
-        <v>11300</v>
+        <f>121600.00</f>
+        <v>121600</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C167" s="1">
-        <f>13780.00</f>
-        <v>13780</v>
+        <f>176000.00</f>
+        <v>176000</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C168" s="1">
-        <f>10990.00</f>
-        <v>10990</v>
+        <f>164000.00</f>
+        <v>164000</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C169" s="1">
-        <f>238.00</f>
-        <v>238</v>
+        <f>76100.00</f>
+        <v>76100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
-      <c r="A170" s="3" t="s">
+      <c r="A170" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="B170" s="1"/>
-      <c r="C170" s="1"/>
+      <c r="B170" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C170" s="1">
+        <f>134200.00</f>
+        <v>134200</v>
+      </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C171" s="1">
-        <f>15590.00</f>
-        <v>15590</v>
+        <f>124100.00</f>
+        <v>124100</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C172" s="1">
-        <f>3290.00</f>
-        <v>3290</v>
+        <f>87500.00</f>
+        <v>87500</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C173" s="1">
-        <f>33990.00</f>
-        <v>33990</v>
+        <f>115300.00</f>
+        <v>115300</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C174" s="1">
-        <f>165000.00</f>
-        <v>165000</v>
+        <f>123000.00</f>
+        <v>123000</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C175" s="1" t="s">
-        <v>34</v>
+      <c r="C175" s="1">
+        <f>167200.00</f>
+        <v>167200</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C176" s="1">
-        <f>82990.00</f>
-        <v>82990</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C177" s="1">
-        <f>115990.00</f>
-        <v>115990</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C178" s="1">
-        <f>20590.00</f>
-        <v>20590</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C179" s="1" t="s">
-        <v>34</v>
+      <c r="C179" s="1">
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C180" s="1">
-        <f>122000.00</f>
-        <v>122000</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C181" s="1">
-        <f>161900.00</f>
-        <v>161900</v>
+        <f>3700.00</f>
+        <v>3700</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C182" s="1">
-        <f>145000.00</f>
-        <v>145000</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C183" s="1">
-        <f>261030.00</f>
-        <v>261030</v>
+        <f>550.00</f>
+        <v>550</v>
       </c>
     </row>
     <row r="184" spans="1:3">
-      <c r="A184" s="3" t="s">
+      <c r="A184" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="B184" s="1"/>
-      <c r="C184" s="1"/>
+      <c r="B184" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C184" s="1">
+        <f>1200.00</f>
+        <v>1200</v>
+      </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C185" s="1">
-        <f>30900.00</f>
-        <v>30900</v>
+        <f>315200.00</f>
+        <v>315200</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C186" s="1">
-        <f>31500.00</f>
-        <v>31500</v>
+        <f>198500.00</f>
+        <v>198500</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C187" s="1">
-        <f>30200.00</f>
-        <v>30200</v>
+        <f>934372.00</f>
+        <v>934372</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C188" s="1">
-        <f>34000.00</f>
-        <v>34000</v>
+        <f>353858.00</f>
+        <v>353858</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C189" s="1">
-        <f>5100.00</f>
-        <v>5100</v>
+        <f>63489.00</f>
+        <v>63489</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190" s="1" t="s">
+      <c r="A190" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="B190" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1"/>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="s">
         <v>190</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C191" s="1">
-        <f>17800.00</f>
-        <v>17800</v>
+        <f>229100.00</f>
+        <v>229100</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C192" s="1">
-        <f>21600.00</f>
-        <v>21600</v>
+        <f>250000.00</f>
+        <v>250000</v>
       </c>
     </row>
     <row r="193" spans="1:3">
-      <c r="A193" s="1" t="s">
+      <c r="A193" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B193" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B193" s="1"/>
+      <c r="C193" s="1"/>
     </row>
     <row r="194" spans="1:3">
-      <c r="A194" s="3" t="s">
+      <c r="A194" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B194" s="1"/>
-      <c r="C194" s="1"/>
+      <c r="B194" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C194" s="1">
+        <f>28500.00</f>
+        <v>28500</v>
+      </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="C195" s="1" t="s">
-        <v>34</v>
+      <c r="C195" s="1">
+        <f>33750.00</f>
+        <v>33750</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="C196" s="1" t="s">
-        <v>34</v>
+      <c r="C196" s="1">
+        <f>33700.00</f>
+        <v>33700</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C197" s="1" t="s">
-        <v>34</v>
+      <c r="C197" s="1">
+        <f>36000.00</f>
+        <v>36000</v>
       </c>
     </row>
     <row r="198" spans="1:3">
-      <c r="A198" s="3" t="s">
+      <c r="A198" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="B198" s="1"/>
-      <c r="C198" s="1"/>
+      <c r="B198" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="C198" s="1">
+        <f>70090.00</f>
+        <v>70090</v>
+      </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C199" s="1">
-        <f>123000.00</f>
-        <v>123000</v>
+        <f>48490.00</f>
+        <v>48490</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C200" s="1">
-        <f>72100.00</f>
-        <v>72100</v>
+        <f>54000.00</f>
+        <v>54000</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C201" s="1">
-        <f>87000.00</f>
-        <v>87000</v>
+        <f>54990.00</f>
+        <v>54990</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C202" s="1">
-        <f>95100.00</f>
-        <v>95100</v>
+        <f>67000.00</f>
+        <v>67000</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C203" s="1">
-        <f>145800.00</f>
-        <v>145800</v>
+        <f>69400.00</f>
+        <v>69400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C204" s="1">
-        <f>134900.00</f>
-        <v>134900</v>
+        <f>44300.00</f>
+        <v>44300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C205" s="1">
-        <f>105400.00</f>
-        <v>105400</v>
+        <f>30915.00</f>
+        <v>30915</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C206" s="1">
-        <f>114000.00</f>
-        <v>114000</v>
+        <f>45615.00</f>
+        <v>45615</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C207" s="1">
-        <f>164000.00</f>
-        <v>164000</v>
+        <f>57135.00</f>
+        <v>57135</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C208" s="1">
-        <f>155400.00</f>
-        <v>155400</v>
+        <f>66700.00</f>
+        <v>66700</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C209" s="1">
-        <f>179000.00</f>
-        <v>179000</v>
+        <f>67500.00</f>
+        <v>67500</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C210" s="1">
-        <f>117500.00</f>
-        <v>117500</v>
+        <f>41590.00</f>
+        <v>41590</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C211" s="1">
-        <f>158000.00</f>
-        <v>158000</v>
+        <f>69000.00</f>
+        <v>69000</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C212" s="1">
-        <f>64200.00</f>
-        <v>64200</v>
+        <f>34230.00</f>
+        <v>34230</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C213" s="1">
-[...1 lines deleted...]
-        <v>115633</v>
+      <c r="C213" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C214" s="1">
-        <f>121600.00</f>
-        <v>121600</v>
+        <f>14990.00</f>
+        <v>14990</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C215" s="1">
-        <f>176000.00</f>
-        <v>176000</v>
+        <f>30875.00</f>
+        <v>30875</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C216" s="1">
-        <f>164000.00</f>
-        <v>164000</v>
+        <f>49000.00</f>
+        <v>49000</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C217" s="1">
-        <f>76100.00</f>
-        <v>76100</v>
+        <f>14000.00</f>
+        <v>14000</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="s">
         <v>217</v>
       </c>
       <c r="B218" s="1" t="s">
         <v>217</v>
       </c>
       <c r="C218" s="1">
-        <f>134200.00</f>
-        <v>134200</v>
+        <f>37000.00</f>
+        <v>37000</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C219" s="1">
-        <f>124100.00</f>
-        <v>124100</v>
+        <f>57100.00</f>
+        <v>57100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
-      <c r="A220" s="1" t="s">
+      <c r="A220" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="B220" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B220" s="1"/>
+      <c r="C220" s="1"/>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C221" s="1">
-        <f>115300.00</f>
-        <v>115300</v>
+        <f>5900.00</f>
+        <v>5900</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C222" s="1">
-        <f>123000.00</f>
-        <v>123000</v>
+        <f>6800.00</f>
+        <v>6800</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C223" s="1">
-        <f>167200.00</f>
-        <v>167200</v>
+        <f>24690.00</f>
+        <v>24690</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C224" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>41345.00</f>
+        <v>41345</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C225" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>7405.00</f>
+        <v>7405</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C226" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>23679.00</f>
+        <v>23679</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C227" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>35290.00</f>
+        <v>35290</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C228" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>13850.00</f>
+        <v>13850</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C229" s="1">
-        <f>3700.00</f>
-        <v>3700</v>
+        <f>44655.00</f>
+        <v>44655</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C230" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>13440.00</f>
+        <v>13440</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C231" s="1">
-        <f>550.00</f>
-        <v>550</v>
+        <f>8750.00</f>
+        <v>8750</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C232" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>6190.00</f>
+        <v>6190</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C233" s="1">
-        <f>315200.00</f>
-        <v>315200</v>
+        <f>5700.00</f>
+        <v>5700</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C234" s="1">
-        <f>198500.00</f>
-        <v>198500</v>
+        <f>6300.00</f>
+        <v>6300</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C235" s="1">
-[...1 lines deleted...]
-        <v>934372</v>
+      <c r="C235" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C236" s="1">
-        <f>353858.00</f>
-        <v>353858</v>
+        <f>12700.00</f>
+        <v>12700</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C237" s="1">
-        <f>63489.00</f>
-        <v>63489</v>
+        <f>22500.00</f>
+        <v>22500</v>
       </c>
     </row>
     <row r="238" spans="1:3">
-      <c r="A238" s="3" t="s">
+      <c r="A238" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B238" s="1"/>
-      <c r="C238" s="1"/>
+      <c r="B238" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C238" s="1">
+        <f>34500.00</f>
+        <v>34500</v>
+      </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>238</v>
       </c>
       <c r="C239" s="1">
-        <f>229100.00</f>
-        <v>229100</v>
+        <f>40000.00</f>
+        <v>40000</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C240" s="1">
-        <f>250000.00</f>
-        <v>250000</v>
+        <f>10200.00</f>
+        <v>10200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="3" t="s">
         <v>240</v>
       </c>
       <c r="B241" s="1"/>
       <c r="C241" s="1"/>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="C242" s="1" t="s">
-        <v>34</v>
+      <c r="C242" s="1">
+        <f>138000.00</f>
+        <v>138000</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C243" s="1">
-        <f>200.00</f>
-        <v>200</v>
+        <f>1220.00</f>
+        <v>1220</v>
       </c>
     </row>
     <row r="244" spans="1:3">
-      <c r="A244" s="1" t="s">
+      <c r="A244" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="B244" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B244" s="1"/>
+      <c r="C244" s="1"/>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B245" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C245" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C246" s="1">
-        <f>155.00</f>
-        <v>155</v>
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C247" s="1">
-[...1 lines deleted...]
-        <v>170</v>
+      <c r="C247" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="C248" s="1">
-[...1 lines deleted...]
-        <v>150</v>
+      <c r="C248" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C249" s="1" t="s">
-        <v>34</v>
+      <c r="C249" s="1">
+        <f>155.00</f>
+        <v>155</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C250" s="1">
-        <f>560.00</f>
-        <v>560</v>
+        <f>170.00</f>
+        <v>170</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="C251" s="1" t="s">
-        <v>34</v>
+      <c r="C251" s="1">
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C252" s="1">
-[...1 lines deleted...]
-        <v>150</v>
+      <c r="C252" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C253" s="1" t="s">
-        <v>34</v>
+      <c r="C253" s="1">
+        <f>560.00</f>
+        <v>560</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C254" s="1">
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="C254" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C255" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C256" s="1">
-[...1 lines deleted...]
-        <v>130</v>
+      <c r="C256" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C257" s="1" t="s">
-        <v>34</v>
+      <c r="C257" s="1">
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="258" spans="1:3">
-      <c r="A258" s="3" t="s">
+      <c r="A258" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="B258" s="1"/>
-      <c r="C258" s="1"/>
+      <c r="B258" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C258" s="1">
+        <f>280.00</f>
+        <v>280</v>
+      </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="C259" s="1" t="s">
-        <v>34</v>
+      <c r="C259" s="1">
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="261" spans="1:3">
-      <c r="A261" s="1" t="s">
+      <c r="A261" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="B261" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B261" s="1"/>
+      <c r="C261" s="1"/>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B262" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="263" spans="1:3">
-      <c r="A263" s="3" t="s">
+      <c r="A263" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="B263" s="1"/>
-      <c r="C263" s="1"/>
+      <c r="B263" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="C264" s="1">
-[...1 lines deleted...]
-        <v>901</v>
+      <c r="C264" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="C265" s="1">
-[...1 lines deleted...]
-        <v>949</v>
+      <c r="C265" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="266" spans="1:3">
-      <c r="A266" s="1" t="s">
+      <c r="A266" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="B266" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B266" s="1"/>
+      <c r="C266" s="1"/>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="s">
         <v>266</v>
       </c>
       <c r="B267" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C267" s="1" t="s">
-        <v>34</v>
+      <c r="C267" s="1">
+        <f>901.00</f>
+        <v>901</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C268" s="1">
-        <f>1357.00</f>
-        <v>1357</v>
+        <f>949.00</f>
+        <v>949</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>268</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="C270" s="1">
-[...1 lines deleted...]
-        <v>255</v>
+      <c r="C270" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C271" s="1">
-        <f>1600.00</f>
-        <v>1600</v>
+        <f>1357.00</f>
+        <v>1357</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>271</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>34</v>
+        <v>93</v>
       </c>
     </row>
     <row r="273" spans="1:3">
-      <c r="A273" s="3" t="s">
+      <c r="A273" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B273" s="1"/>
-      <c r="C273" s="1"/>
+      <c r="B273" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C273" s="1">
+        <f>255.00</f>
+        <v>255</v>
+      </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C274" s="1">
-        <f>7180.00</f>
-        <v>7180</v>
+        <f>1600.00</f>
+        <v>1600</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C275" s="1">
-[...1 lines deleted...]
-        <v>4900</v>
+      <c r="C275" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="3" t="s">
         <v>275</v>
       </c>
       <c r="B276" s="1"/>
       <c r="C276" s="1"/>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="s">
         <v>276</v>
       </c>
       <c r="B277" s="1" t="s">
         <v>276</v>
       </c>
       <c r="C277" s="1">
-        <f>305.00</f>
-        <v>305</v>
+        <f>7180.00</f>
+        <v>7180</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C278" s="1">
-        <f>290.00</f>
-        <v>290</v>
+        <f>4900.00</f>
+        <v>4900</v>
       </c>
     </row>
     <row r="279" spans="1:3">
-      <c r="A279" s="1" t="s">
+      <c r="A279" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="B279" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B279" s="1"/>
+      <c r="C279" s="1"/>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="s">
         <v>279</v>
       </c>
       <c r="B280" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C280" s="1">
-        <f>795.00</f>
-        <v>795</v>
+        <f>305.00</f>
+        <v>305</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C281" s="1">
-        <f>840.00</f>
-        <v>840</v>
+        <f>290.00</f>
+        <v>290</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C282" s="1">
-        <f>17.40</f>
-        <v>17.4</v>
+        <f>632.00</f>
+        <v>632</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="C283" s="1" t="s">
-        <v>34</v>
+      <c r="C283" s="1">
+        <f>795.00</f>
+        <v>795</v>
       </c>
     </row>
     <row r="284" spans="1:3">
-      <c r="A284" s="3" t="s">
+      <c r="A284" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="B284" s="1"/>
-      <c r="C284" s="1"/>
+      <c r="B284" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="C284" s="1">
+        <f>840.00</f>
+        <v>840</v>
+      </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C285" s="1">
-        <f>14300.00</f>
-        <v>14300</v>
+        <f>17.40</f>
+        <v>17.4</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C286" s="1">
-[...1 lines deleted...]
-        <v>14900</v>
+      <c r="C286" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="3" t="s">
         <v>286</v>
       </c>
       <c r="B287" s="1"/>
       <c r="C287" s="1"/>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C288" s="1">
-        <f>138000.00</f>
-        <v>138000</v>
+        <f>14300.00</f>
+        <v>14300</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C289" s="1">
-        <f>1220.00</f>
-        <v>1220</v>
+        <f>14900.00</f>
+        <v>14900</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="3" t="s">
         <v>289</v>
       </c>
       <c r="B290" s="1"/>
       <c r="C290" s="1"/>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="s">
         <v>290</v>
       </c>
       <c r="B291" s="1" t="s">
         <v>290</v>
       </c>
       <c r="C291" s="1">
-        <f>18900.00</f>
-        <v>18900</v>
+        <f>73161.00</f>
+        <v>73161</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C292" s="1">
-        <f>23100.00</f>
-        <v>23100</v>
+        <f>32000.00</f>
+        <v>32000</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C293" s="1">
-        <f>18100.00</f>
-        <v>18100</v>
+        <f>24400.00</f>
+        <v>24400</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="s">
         <v>293</v>
       </c>
       <c r="B294" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C294" s="1">
-        <f>18200.00</f>
-        <v>18200</v>
+        <f>15900.00</f>
+        <v>15900</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="1">
-        <f>12100.00</f>
-        <v>12100</v>
+        <f>31000.00</f>
+        <v>31000</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="1">
-        <f>13100.00</f>
-        <v>13100</v>
+        <f>74325.00</f>
+        <v>74325</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="1">
-        <f>15900.00</f>
-        <v>15900</v>
+        <f>76832.00</f>
+        <v>76832</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="1">
-        <f>17100.00</f>
-        <v>17100</v>
+        <f>70295.00</f>
+        <v>70295</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C299" s="1">
-        <f>12900.00</f>
-        <v>12900</v>
+        <f>71639.00</f>
+        <v>71639</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C300" s="1">
-        <f>19700.00</f>
-        <v>19700</v>
+        <f>37212.00</f>
+        <v>37212</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C301" s="1">
-        <f>17900.00</f>
-        <v>17900</v>
+        <f>39411.00</f>
+        <v>39411</v>
       </c>
     </row>
     <row r="302" spans="1:3">
-      <c r="A302" s="3" t="s">
+      <c r="A302" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="B302" s="1"/>
-      <c r="C302" s="1"/>
+      <c r="B302" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C302" s="1">
+        <f>40595.00</f>
+        <v>40595</v>
+      </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C303" s="1">
-        <f>14000.00</f>
-        <v>14000</v>
+        <f>42710.00</f>
+        <v>42710</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="3" t="s">
         <v>303</v>
       </c>
       <c r="B304" s="1"/>
       <c r="C304" s="1"/>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C305" s="1">
-        <f>73161.00</f>
-        <v>73161</v>
+        <f>19700.00</f>
+        <v>19700</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C306" s="1">
-        <f>32000.00</f>
-        <v>32000</v>
+        <f>8100.00</f>
+        <v>8100</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C307" s="1">
-        <f>24400.00</f>
-        <v>24400</v>
+        <f>9400.00</f>
+        <v>9400</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="s">
         <v>307</v>
       </c>
       <c r="B308" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C308" s="1">
-        <f>15900.00</f>
-        <v>15900</v>
+        <f>10000.00</f>
+        <v>10000</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C309" s="1">
-        <f>31000.00</f>
-        <v>31000</v>
+        <f>18700.00</f>
+        <v>18700</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C310" s="1">
-        <f>74325.00</f>
-        <v>74325</v>
+        <f>4900.00</f>
+        <v>4900</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C311" s="1">
-        <f>76832.00</f>
-        <v>76832</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C312" s="1">
-        <f>70295.00</f>
-        <v>70295</v>
+        <f>5400.00</f>
+        <v>5400</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C313" s="1">
-        <f>71639.00</f>
-        <v>71639</v>
+        <f>6700.00</f>
+        <v>6700</v>
       </c>
     </row>
     <row r="314" spans="1:3">
-      <c r="A314" s="1" t="s">
+      <c r="A314" s="3" t="s">
         <v>313</v>
       </c>
-      <c r="B314" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B314" s="1"/>
+      <c r="C314" s="1"/>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C315" s="1">
-        <f>39411.00</f>
-        <v>39411</v>
+        <f>44500.00</f>
+        <v>44500</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C316" s="1">
-        <f>40595.00</f>
-        <v>40595</v>
+        <f>32300.00</f>
+        <v>32300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C317" s="1">
-        <f>42710.00</f>
-        <v>42710</v>
+        <f>34500.00</f>
+        <v>34500</v>
       </c>
     </row>
     <row r="318" spans="1:3">
-      <c r="A318" s="3" t="s">
+      <c r="A318" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="B318" s="1"/>
-      <c r="C318" s="1"/>
+      <c r="B318" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C318" s="1">
+        <f>39100.00</f>
+        <v>39100</v>
+      </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C319" s="1">
-        <f>19700.00</f>
-        <v>19700</v>
+        <f>37150.00</f>
+        <v>37150</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="s">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C320" s="1">
-        <f>8100.00</f>
-        <v>8100</v>
+        <f>34000.00</f>
+        <v>34000</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C321" s="1">
-        <f>9400.00</f>
-        <v>9400</v>
+        <f>37000.00</f>
+        <v>37000</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C322" s="1">
-        <f>10000.00</f>
-        <v>10000</v>
+        <f>42000.00</f>
+        <v>42000</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C323" s="1">
-        <f>18700.00</f>
-        <v>18700</v>
+        <f>45000.00</f>
+        <v>45000</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C324" s="1">
-        <f>4900.00</f>
-        <v>4900</v>
+        <f>35400.00</f>
+        <v>35400</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C325" s="1">
-        <f>5100.00</f>
-        <v>5100</v>
+        <f>35000.00</f>
+        <v>35000</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="s">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C326" s="1">
-        <f>5400.00</f>
-        <v>5400</v>
+        <f>40000.00</f>
+        <v>40000</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C327" s="1">
-        <f>6700.00</f>
-        <v>6700</v>
+        <f>42500.00</f>
+        <v>42500</v>
       </c>
     </row>
     <row r="328" spans="1:3">
-      <c r="A328" s="3" t="s">
+      <c r="A328" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="B328" s="1"/>
-      <c r="C328" s="1"/>
+      <c r="B328" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C328" s="1">
+        <f>47900.00</f>
+        <v>47900</v>
+      </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C329" s="1">
-        <f>44500.00</f>
-        <v>44500</v>
+        <f>37900.00</f>
+        <v>37900</v>
       </c>
     </row>
     <row r="330" spans="1:3">
-      <c r="A330" s="1" t="s">
+      <c r="A330" s="3" t="s">
         <v>329</v>
       </c>
-      <c r="B330" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B330" s="1"/>
+      <c r="C330" s="1"/>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C331" s="1">
-        <f>34500.00</f>
-        <v>34500</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="s">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C332" s="1">
-        <f>39100.00</f>
-        <v>39100</v>
+        <f>6500.00</f>
+        <v>6500</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C333" s="1">
-        <f>37150.00</f>
-        <v>37150</v>
+        <f>5700.00</f>
+        <v>5700</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="s">
         <v>333</v>
       </c>
       <c r="B334" s="1" t="s">
         <v>333</v>
       </c>
       <c r="C334" s="1">
-        <f>34000.00</f>
-        <v>34000</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C335" s="1">
-        <f>37000.00</f>
-        <v>37000</v>
+        <f>4750.00</f>
+        <v>4750</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C336" s="1">
-        <f>42000.00</f>
-        <v>42000</v>
+        <f>6870.00</f>
+        <v>6870</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C337" s="1">
-        <f>45000.00</f>
-        <v>45000</v>
+        <f>7400.00</f>
+        <v>7400</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="s">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C338" s="1">
-        <f>35400.00</f>
-        <v>35400</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C339" s="1">
-        <f>35000.00</f>
-        <v>35000</v>
+        <f>8100.00</f>
+        <v>8100</v>
       </c>
     </row>
     <row r="340" spans="1:3">
-      <c r="A340" s="1" t="s">
+      <c r="A340" s="3" t="s">
         <v>339</v>
       </c>
-      <c r="B340" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B340" s="1"/>
+      <c r="C340" s="1"/>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C341" s="1">
-        <f>42500.00</f>
-        <v>42500</v>
+        <f>14500.00</f>
+        <v>14500</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C342" s="1">
-        <f>47900.00</f>
-        <v>47900</v>
+        <f>2800.00</f>
+        <v>2800</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C343" s="1">
-        <f>37900.00</f>
-        <v>37900</v>
+        <f>15000.00</f>
+        <v>15000</v>
       </c>
     </row>
     <row r="344" spans="1:3">
-      <c r="A344" s="3" t="s">
+      <c r="A344" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="B344" s="1"/>
-      <c r="C344" s="1"/>
+      <c r="B344" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="C344" s="1">
+        <f>8500.00</f>
+        <v>8500</v>
+      </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C345" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C346" s="1">
-        <f>6500.00</f>
-        <v>6500</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C347" s="1">
-        <f>5700.00</f>
-        <v>5700</v>
+        <f>8500.00</f>
+        <v>8500</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C348" s="1">
-        <f>5100.00</f>
-        <v>5100</v>
+        <f>11000.00</f>
+        <v>11000</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C349" s="1">
-        <f>4750.00</f>
-        <v>4750</v>
+        <f>22100.00</f>
+        <v>22100</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C350" s="1">
-        <f>6870.00</f>
-        <v>6870</v>
+        <f>21980.00</f>
+        <v>21980</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C351" s="1">
-        <f>7400.00</f>
-        <v>7400</v>
+        <f>15100.00</f>
+        <v>15100</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C352" s="1">
-        <f>6900.00</f>
-        <v>6900</v>
+        <f>12500.00</f>
+        <v>12500</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C353" s="1">
-        <f>8100.00</f>
-        <v>8100</v>
+        <f>7200.00</f>
+        <v>7200</v>
       </c>
     </row>
     <row r="354" spans="1:3">
-      <c r="A354" s="3" t="s">
+      <c r="A354" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="B354" s="1"/>
-      <c r="C354" s="1"/>
+      <c r="B354" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C354" s="1">
+        <f>7800.00</f>
+        <v>7800</v>
+      </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C355" s="1">
-        <f>14500.00</f>
-        <v>14500</v>
+        <f>9500.00</f>
+        <v>9500</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="s">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C356" s="1">
-        <f>2800.00</f>
-        <v>2800</v>
+        <f>15260.00</f>
+        <v>15260</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C357" s="1">
-        <f>15000.00</f>
-        <v>15000</v>
+        <f>12540.00</f>
+        <v>12540</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="s">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C358" s="1">
-        <f>8500.00</f>
-        <v>8500</v>
+        <f>16320.00</f>
+        <v>16320</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C359" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>8000.00</f>
+        <v>8000</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C360" s="1">
-        <f>6900.00</f>
-        <v>6900</v>
+        <f>22400.00</f>
+        <v>22400</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C361" s="1">
-[...1 lines deleted...]
-        <v>8500</v>
+      <c r="C361" s="1" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="362" spans="1:3">
-      <c r="A362" s="1" t="s">
+      <c r="A362" s="3" t="s">
         <v>361</v>
       </c>
-      <c r="B362" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B362" s="1"/>
+      <c r="C362" s="1"/>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C363" s="1">
-        <f>22100.00</f>
-        <v>22100</v>
+        <f>18900.00</f>
+        <v>18900</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C364" s="1">
-        <f>21980.00</f>
-        <v>21980</v>
+        <f>23100.00</f>
+        <v>23100</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C365" s="1">
-        <f>15100.00</f>
-        <v>15100</v>
+        <f>18100.00</f>
+        <v>18100</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="s">
         <v>365</v>
       </c>
       <c r="B366" s="1" t="s">
         <v>365</v>
       </c>
       <c r="C366" s="1">
-        <f>12500.00</f>
-        <v>12500</v>
+        <f>18200.00</f>
+        <v>18200</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C367" s="1">
-        <f>7200.00</f>
-        <v>7200</v>
+        <f>12100.00</f>
+        <v>12100</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C368" s="1">
-        <f>7800.00</f>
-        <v>7800</v>
+        <f>13100.00</f>
+        <v>13100</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C369" s="1">
-        <f>9500.00</f>
-        <v>9500</v>
+        <f>15900.00</f>
+        <v>15900</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C370" s="1">
-        <f>15260.00</f>
-        <v>15260</v>
+        <f>17100.00</f>
+        <v>17100</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C371" s="1">
-        <f>12540.00</f>
-        <v>12540</v>
+        <f>12900.00</f>
+        <v>12900</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C372" s="1">
-        <f>16320.00</f>
-        <v>16320</v>
+        <f>19700.00</f>
+        <v>19700</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C373" s="1">
-        <f>8000.00</f>
-        <v>8000</v>
+        <f>17900.00</f>
+        <v>17900</v>
       </c>
     </row>
     <row r="374" spans="1:3">
-      <c r="A374" s="1" t="s">
+      <c r="A374" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="B374" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B374" s="1"/>
+      <c r="C374" s="1"/>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="C375" s="1" t="s">
-        <v>34</v>
+      <c r="C375" s="1">
+        <f>14000.00</f>
+        <v>14000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A15:C15"/>
-    <mergeCell ref="A42:C42"/>
-[...12 lines deleted...]
-    <mergeCell ref="A238:C238"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="A44:C44"/>
+    <mergeCell ref="A76:C76"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A111:C111"/>
+    <mergeCell ref="A114:C114"/>
+    <mergeCell ref="A122:C122"/>
+    <mergeCell ref="A136:C136"/>
+    <mergeCell ref="A146:C146"/>
+    <mergeCell ref="A150:C150"/>
+    <mergeCell ref="A190:C190"/>
+    <mergeCell ref="A193:C193"/>
+    <mergeCell ref="A220:C220"/>
     <mergeCell ref="A241:C241"/>
-    <mergeCell ref="A258:C258"/>
-[...1 lines deleted...]
-    <mergeCell ref="A273:C273"/>
+    <mergeCell ref="A244:C244"/>
+    <mergeCell ref="A261:C261"/>
+    <mergeCell ref="A266:C266"/>
     <mergeCell ref="A276:C276"/>
-    <mergeCell ref="A284:C284"/>
+    <mergeCell ref="A279:C279"/>
     <mergeCell ref="A287:C287"/>
     <mergeCell ref="A290:C290"/>
-    <mergeCell ref="A302:C302"/>
     <mergeCell ref="A304:C304"/>
-    <mergeCell ref="A318:C318"/>
-[...2 lines deleted...]
-    <mergeCell ref="A354:C354"/>
+    <mergeCell ref="A314:C314"/>
+    <mergeCell ref="A330:C330"/>
+    <mergeCell ref="A340:C340"/>
+    <mergeCell ref="A362:C362"/>
+    <mergeCell ref="A374:C374"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>