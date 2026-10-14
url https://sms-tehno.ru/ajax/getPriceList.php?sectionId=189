--- v1 (2026-08-26)
+++ v2 (2026-10-14)
@@ -12,91 +12,100 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Цены" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="379">
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>Оборудование &gt; Отбойные молотки</t>
   </si>
   <si>
     <t>Молоток отбойный МО-2 Б (ЗСО)</t>
   </si>
   <si>
     <t>Молоток отбойный МО-3 Б (ЗСО)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-2 (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-3 (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-4 одинарная рукоятка (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-4 двойная рукоятка (ТЗК)</t>
   </si>
   <si>
     <t>Молоток отбойный МОП-3 (ЗСО)</t>
   </si>
   <si>
     <t>Бетонолом БК-2 ТЗК</t>
   </si>
   <si>
     <t>Бетонолом БК-1 ТЗК</t>
   </si>
   <si>
+    <t>Оборудование &gt; Опалубка</t>
+  </si>
+  <si>
+    <t>Захват монтажный для опалубки ЗО-05 (узкий)</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Оборудование &gt; Еврокубы</t>
   </si>
   <si>
     <t>ЕВРОКУБ 1000 литров Б/У ИЗ-ПОД ПИЩЕВЫХ ПРОДУКТОВ</t>
   </si>
   <si>
     <t xml:space="preserve">Еврокуб 1000 литров б/у технический </t>
   </si>
   <si>
     <t>Емкость полиэтилен 1000 литров дер. поддон (ЕВРОКУБ) НОВЫЙ</t>
   </si>
   <si>
     <t>Оборудование &gt; Станки</t>
   </si>
   <si>
     <t>Станок для гибки арматуры Zitrek GW40 A</t>
   </si>
   <si>
     <t>Станок для гибки арматуры ВПК Г-40 (A I-40 мм, A III-32 мм, А-500С-28мм, 326кг)</t>
   </si>
   <si>
     <t>Станок для гибки арматуры ВПК Г-42 (A I-42 мм, A III-36 мм, 3 кВт, 310 кг)</t>
   </si>
   <si>
     <t>Станок для гибки арматуры ВПК Г-52  (A I-52 мм, A III-42 мм, 4 кВт, 550 кг)</t>
@@ -242,161 +251,146 @@
   <si>
     <t>Виброплита TSS-WP265YH (гидравлический привод)</t>
   </si>
   <si>
     <t>Виброплита TSS-WP320H  реверсивная</t>
   </si>
   <si>
     <t>Виброплита TSS-WP320L реверсивная</t>
   </si>
   <si>
     <t>Виброплита TSS-WP330YH (гидравлический привод)</t>
   </si>
   <si>
     <t>Виброплита TSS-WP60L (КОЛЕСНЫЙ КОМПЛЕКТ) прямоходная</t>
   </si>
   <si>
     <t>Виброплита TSS-WP70TL (КОЛЕСНЫЙ КОМПЛЕКТ, БАК) прямоходная</t>
   </si>
   <si>
     <t>Оборудование &gt; Грузоподъемное оборудование, тура</t>
   </si>
   <si>
     <t>Полиспаст К11/1</t>
   </si>
   <si>
-    <t xml:space="preserve">Полиспаст ПМ </t>
-[...1 lines deleted...]
-  <si>
     <t>Оборудование &gt; Окрасочные аппараты и агрегаты</t>
   </si>
   <si>
     <t>Агрегат окрасочный безвоздушного распыления "Наndok НК 45:1"</t>
   </si>
   <si>
     <t>Удлинитель 150 см 7/8" ДР-637</t>
   </si>
   <si>
     <t>Удлинитель 200 см 7/8" ДР-637</t>
   </si>
   <si>
     <t>Удлинитель Rongpeng R8641-2 L0,6M Zitrek</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр пистолета с сеткой 0,08мм  Wagner </t>
   </si>
   <si>
     <t>Фильтр сетчатый 0,14мм желтый Wagner</t>
   </si>
   <si>
     <t>Фильтр сетчатый 0,31мм белый Wagner</t>
   </si>
   <si>
     <t>Фильтр всасывающий двойной резьба 28x1.5, 30 меш для Tecnover</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X20</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X20i</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X24</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X28</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X32</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X51L</t>
   </si>
   <si>
     <t>Агрегат окрасочный Dino-Power X81</t>
   </si>
   <si>
-    <t>-</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Адаптеры NPT(ш) 1/4  - NPT(ш) 3/8 или Адаптер NPT(ш) 3/8 - NPT(ш) 3/8  </t>
   </si>
   <si>
     <t>Пистолет окрасочный DP-6374G XTR7  (500 Bar)</t>
   </si>
   <si>
     <t>Пистолет окрасочный NB-6376G, 500бар, (держатель XHD + сопло 525 + 531)</t>
   </si>
   <si>
     <t>Пистолет окрасочный NB-XTR5 6374G</t>
   </si>
   <si>
     <t>Пистолет окрасочный X-450. 1/4 NPSM, 7/8 с соплом и соплодержателем, 250 Бар</t>
   </si>
   <si>
     <t>Пистолет окрасочный АН-5000 (500-000) HANDOK (без соплодержателя)</t>
   </si>
   <si>
     <t>Поводок Рукав окрасочный высокого давления, 1/4 NPSM, 250 бар антистатик, бирюзовый, 1.5 метра с пр</t>
   </si>
   <si>
     <t>Поворотное соединение Z-образное 1/4-1/4 DP / 3/8-1/4 DP</t>
   </si>
   <si>
     <t>Поворотный соединитель SCS01 1/4 гайка - 1/4 штуцер, нержавеющая сталь, тип короткий</t>
   </si>
   <si>
     <t xml:space="preserve">Рукав окрасочный высокого давления 1/4 NPSM, 250 бар бирюзовый, 15 метров с пружинами </t>
   </si>
   <si>
     <t>Рукав окрасочный высокого давления, 1/4 NPSM, 250 бар, антистатик, бирюзовый, 15 метров с пружинами</t>
   </si>
   <si>
     <t>Рукав окрасочный высокого давления, 3/8 NPSM, 250 бар антистатик, бирюзовый, 15 метров с пружинами</t>
   </si>
   <si>
     <t>Сопло безвоздушного распыления высокого давления DP-637TX- синее RAC X</t>
   </si>
   <si>
     <t>Сопло безвоздушного распыления высокого давления DP-637XHD-серое</t>
   </si>
   <si>
     <t>Сопло безвоздушного распыления высокого давления DP-FFLP-зеленое</t>
   </si>
   <si>
     <t xml:space="preserve">Фильтр сетчатый в ручку пистолета 30/60/100 меш </t>
   </si>
   <si>
-    <t>Оборудование &gt; Бытовки</t>
-[...7 lines deleted...]
-  <si>
     <t>Оборудование &gt; Сварочное оборудование</t>
   </si>
   <si>
     <t>Электроды ESAB OK 46.00 ф 3,0 мм, пачка 5,3 кг</t>
   </si>
   <si>
     <t>Инвертор сварочный Ресанта САИ 250 65/6</t>
   </si>
   <si>
     <t>Инвертор сварочный Сварог ARC 250 REAL Z244 95490</t>
   </si>
   <si>
     <t>Инвертор сварочный Ресанта САИ-190Т LUX 65/70</t>
   </si>
   <si>
     <t>Инвертор сварочный Ресанта САИ-220Т LUX 65/71</t>
   </si>
   <si>
     <t>Инвертор сварочный Ресанта САИ250К 65/38</t>
   </si>
   <si>
     <t>Сварочный электрод ESAB УОНИИ-13/55 4.0x450 mm 6.0 kg</t>
   </si>
   <si>
     <t>Оборудование &gt; Смесители бетона и раствора</t>
@@ -638,51 +632,51 @@
   <si>
     <t>Бадья для бетона БН-1,5 низкая МК Подъем 2060*2060*1440</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 Л низкая НТ ВхШ, см160х192</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 низкая НТ ВхШ,см175х125</t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток ПСТ 1410х1410х1350мм.</t>
   </si>
   <si>
     <t xml:space="preserve">Бадья для бетона БН-1,0 низкая ПСТ 1750х1750х1250 </t>
   </si>
   <si>
     <t>Бадья для бетона БН-1.5 низкая ПСТ 1810х1810х1360</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток ПСТ 1550х1550х2200</t>
   </si>
   <si>
-    <t>Бадья для бетона БН-2,0 лоток НТ ВхШ, см185х175</t>
+    <t>Бадья для бетона БН-2,0 лоток НТ ВхШ, см220х155</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 низкая МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 низкая МК Подъем 2060х2060х1600мм.</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток ПСТ 1330х1330х1680</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток МК Подъем</t>
   </si>
   <si>
     <t xml:space="preserve">Люлька к бадьям БН-0,5-1,0-1,5-2,0 (пневмостройтехника ) </t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток МК Подъем 1390*1390*1450 мм</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 лоток НТ ВхШ, см 209х133</t>
   </si>
   <si>
     <t>Люлька для бадьи БН НТ</t>
   </si>
@@ -743,50 +737,59 @@
   <si>
     <t>Тара для раствора ТР-0,5 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-1 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-1,5 НТ</t>
   </si>
   <si>
     <t>Тара для раствора ТР-2 НТ</t>
   </si>
   <si>
     <t>Ящик каменщика ЯР-1 У (НТ)</t>
   </si>
   <si>
     <t>Оборудование &gt; Бадьи Тары Выносные площадки Ограждения &gt; Выносные площадки  Ограждения</t>
   </si>
   <si>
     <t>Выносная площадка аналог К1.3 (3.5т.)</t>
   </si>
   <si>
     <t>Ограждение СПО 2000х1600мм (сетка 100х100х2,2мм) желтая, эконом</t>
   </si>
   <si>
+    <t>Площадка выносная М01-20 с металлическим настилом и трапом</t>
+  </si>
+  <si>
+    <t>Площадка выносная М01-20Н с металлическим настилом и трапом</t>
+  </si>
+  <si>
+    <t>Площадка выносная М01-23 с металлическим настилом</t>
+  </si>
+  <si>
     <t>Оборудование &gt; Опалубка &gt; Гайки для опалубки</t>
   </si>
   <si>
     <t>Гайка, Ø100, черная</t>
   </si>
   <si>
     <t>Гайка, Ø 100, оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 2-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая черная</t>
   </si>
   <si>
     <t>Гайка, Ø90, 3-рожковая оцинкованная</t>
   </si>
   <si>
     <t>Гайка ватерстоп</t>
   </si>
   <si>
     <t>Гайка, Ø130, 3-рожковая оцинкованная</t>
@@ -867,50 +870,59 @@
     <t>Захват монтажный широкий</t>
   </si>
   <si>
     <t>Захват монтажный узкий</t>
   </si>
   <si>
     <t xml:space="preserve">Оборудование &gt; Опалубка &gt; Комплектующие </t>
   </si>
   <si>
     <t>Анкер торцевой</t>
   </si>
   <si>
     <t>Хомут кованный неповоротный 48х48 мм</t>
   </si>
   <si>
     <t>Винтовая унивилка h=500</t>
   </si>
   <si>
     <t>Винтовая унивилка h=750</t>
   </si>
   <si>
     <t>Винтовая унивилка h=1000</t>
   </si>
   <si>
     <t>Трубка ПВХ (внутр. Ф 22мм, внешн.Ф25мм) по 3м</t>
+  </si>
+  <si>
+    <t>Фиксатор опора для многоуровневой стойки по 200шт 35,40,45,50</t>
+  </si>
+  <si>
+    <t>Фиксатор-стойка ПВХ универсальная (защ.слой 20/25/30/35 арм. 6-20мм) по 1000шт</t>
+  </si>
+  <si>
+    <t>Фиксатор звездочка ПВХ  универсальная (защ слой 35 мм, арм 6-25мм) по 500шт</t>
   </si>
   <si>
     <t>Стяжка винтовая  L3000 мм (без гаек)</t>
   </si>
   <si>
     <t>Оборудование &gt; Опалубка &gt; Эмульсол</t>
   </si>
   <si>
     <t>Смазка для опалубки Эмульсол ЭКС-А (200кг) бочка</t>
   </si>
   <si>
     <t>Смазка для опалубки Эмульсол ЭКС-А (175кг) бочка  Зимний -20</t>
   </si>
   <si>
     <t>Оборудование &gt; Виброоборудование &gt; Вибраторы высокочастотные</t>
   </si>
   <si>
     <t>Ввибраторы со встроенным преобразователем 5 метров VPK Electron 36 (36мм,5А, 10,4кг)</t>
   </si>
   <si>
     <t>Вибратор глубинный ИВ-102 А (42 В/200 Гц)</t>
   </si>
   <si>
     <t>Вибратор глубинный ИВ-103  (42 В/200 Гц)</t>
   </si>
@@ -1532,54 +1544,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C375"/>
+  <dimension ref="A1:C379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A374" sqref="A374"/>
+      <selection activeCell="A378" sqref="A378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="true" style="0"/>
     <col min="2" max="2" width="50" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
@@ -1685,4215 +1697,4263 @@
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="1">
         <f>42500.00</f>
         <v>42500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C16" s="1">
+      <c r="C16" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="1"/>
+      <c r="C17" s="1"/>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="1">
         <f>11900.00</f>
         <v>11900</v>
       </c>
     </row>
-    <row r="17" spans="1:3">
-[...6 lines deleted...]
-      <c r="C17" s="1">
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" s="1">
         <f>8450.00</f>
         <v>8450</v>
       </c>
     </row>
-    <row r="18" spans="1:3">
-[...6 lines deleted...]
-      <c r="C18" s="1">
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="1">
         <f>23500.00</f>
         <v>23500</v>
       </c>
     </row>
-    <row r="19" spans="1:3">
-[...13 lines deleted...]
-      <c r="C20" s="1">
+    <row r="21" spans="1:3">
+      <c r="A21" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1"/>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="1">
         <f>143120.00</f>
         <v>143120</v>
       </c>
     </row>
-    <row r="21" spans="1:3">
-[...22 lines deleted...]
-    </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C23" s="1">
-        <f>302904.00</f>
-        <v>302904</v>
+        <f>178260.00</f>
+        <v>178260</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" s="1">
-        <f>403920.00</f>
-        <v>403920</v>
+        <f>188691.00</f>
+        <v>188691</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25" s="1">
-        <f>156868.00</f>
-        <v>156868</v>
+        <f>344209.00</f>
+        <v>344209</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C26" s="1">
-        <f>166048.00</f>
-        <v>166048</v>
+        <f>459000.00</f>
+        <v>459000</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C27" s="1">
-        <f>244017.00</f>
-        <v>244017</v>
+        <f>178260.00</f>
+        <v>178260</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C28" s="1">
-        <f>417384.00</f>
-        <v>417384</v>
+        <f>188691.00</f>
+        <v>188691</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C29" s="1">
+        <f>277292.00</f>
+        <v>277292</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="1">
+        <f>474300.00</f>
+        <v>474300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="C31" s="1">
         <f>143840.00</f>
         <v>143840</v>
       </c>
     </row>
-    <row r="30" spans="1:3">
-[...6 lines deleted...]
-      <c r="C30" s="1">
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C32" s="1">
         <f>150660.00</f>
         <v>150660</v>
       </c>
     </row>
-    <row r="31" spans="1:3">
-[...6 lines deleted...]
-      <c r="C31" s="1">
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="1">
         <f>206282.00</f>
         <v>206282</v>
       </c>
     </row>
-    <row r="32" spans="1:3">
-[...6 lines deleted...]
-      <c r="C32" s="1">
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C34" s="1">
         <f>317111.00</f>
         <v>317111</v>
       </c>
     </row>
-    <row r="33" spans="1:3">
-[...6 lines deleted...]
-      <c r="C33" s="1">
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" s="1">
         <f>452336.00</f>
         <v>452336</v>
       </c>
     </row>
-    <row r="34" spans="1:3">
-[...6 lines deleted...]
-      <c r="C34" s="1">
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="1">
         <f>914195.00</f>
         <v>914195</v>
       </c>
     </row>
-    <row r="35" spans="1:3">
-[...6 lines deleted...]
-      <c r="C35" s="1">
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C37" s="1">
         <f>1314820.00</f>
         <v>1314820</v>
       </c>
     </row>
-    <row r="36" spans="1:3">
-[...13 lines deleted...]
-      <c r="C37" s="1">
+    <row r="38" spans="1:3">
+      <c r="A38" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="1">
         <f>194000.00</f>
         <v>194000</v>
       </c>
     </row>
-    <row r="38" spans="1:3">
-[...6 lines deleted...]
-      <c r="C38" s="1">
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="1">
         <f>25400.00</f>
         <v>25400</v>
       </c>
     </row>
-    <row r="39" spans="1:3">
-[...6 lines deleted...]
-      <c r="C39" s="1">
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="1">
         <f>31812.00</f>
         <v>31812</v>
       </c>
     </row>
-    <row r="40" spans="1:3">
-[...6 lines deleted...]
-      <c r="C40" s="1">
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="1">
         <f>38412.00</f>
         <v>38412</v>
       </c>
     </row>
-    <row r="41" spans="1:3">
-[...6 lines deleted...]
-      <c r="C41" s="1">
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C43" s="1">
         <f>1.00</f>
         <v>1</v>
       </c>
     </row>
-    <row r="42" spans="1:3">
-[...6 lines deleted...]
-      <c r="C42" s="1">
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C44" s="1">
         <f>77000.00</f>
         <v>77000</v>
       </c>
     </row>
-    <row r="43" spans="1:3">
-[...6 lines deleted...]
-      <c r="C43" s="1">
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C45" s="1">
         <f>84000.00</f>
         <v>84000</v>
       </c>
     </row>
-    <row r="44" spans="1:3">
-[...13 lines deleted...]
-      <c r="C45" s="1">
+    <row r="46" spans="1:3">
+      <c r="A46" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C47" s="1">
         <f>57590.00</f>
         <v>57590</v>
       </c>
     </row>
-    <row r="46" spans="1:3">
-[...6 lines deleted...]
-      <c r="C46" s="1">
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C48" s="1">
         <f>38280.00</f>
         <v>38280</v>
       </c>
     </row>
-    <row r="47" spans="1:3">
-[...6 lines deleted...]
-      <c r="C47" s="1">
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="1">
         <f>42170.00</f>
         <v>42170</v>
       </c>
     </row>
-    <row r="48" spans="1:3">
-[...6 lines deleted...]
-      <c r="C48" s="1">
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C50" s="1">
         <f>62930.00</f>
         <v>62930</v>
       </c>
     </row>
-    <row r="49" spans="1:3">
-[...6 lines deleted...]
-      <c r="C49" s="1">
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="1">
         <f>44462.00</f>
         <v>44462</v>
       </c>
     </row>
-    <row r="50" spans="1:3">
-[...6 lines deleted...]
-      <c r="C50" s="1">
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C52" s="1">
         <f>595000.00</f>
         <v>595000</v>
       </c>
     </row>
-    <row r="51" spans="1:3">
-[...6 lines deleted...]
-      <c r="C51" s="1">
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C53" s="1">
         <f>622000.00</f>
         <v>622000</v>
       </c>
     </row>
-    <row r="52" spans="1:3">
-[...6 lines deleted...]
-      <c r="C52" s="1">
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C54" s="1">
         <f>75300.00</f>
         <v>75300</v>
       </c>
     </row>
-    <row r="53" spans="1:3">
-[...6 lines deleted...]
-      <c r="C53" s="1">
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C55" s="1">
         <f>86400.00</f>
         <v>86400</v>
       </c>
     </row>
-    <row r="54" spans="1:3">
-[...6 lines deleted...]
-      <c r="C54" s="1">
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C56" s="1">
         <f>55200.00</f>
         <v>55200</v>
       </c>
     </row>
-    <row r="55" spans="1:3">
-[...6 lines deleted...]
-      <c r="C55" s="1">
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C57" s="1">
         <f>62580.00</f>
         <v>62580</v>
       </c>
     </row>
-    <row r="56" spans="1:3">
-[...6 lines deleted...]
-      <c r="C56" s="1">
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C58" s="1">
         <f>39180.00</f>
         <v>39180</v>
       </c>
     </row>
-    <row r="57" spans="1:3">
-[...6 lines deleted...]
-      <c r="C57" s="1">
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="1">
         <f>44300.00</f>
         <v>44300</v>
       </c>
     </row>
-    <row r="58" spans="1:3">
-[...6 lines deleted...]
-      <c r="C58" s="1">
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C60" s="1">
         <f>429000.00</f>
         <v>429000</v>
       </c>
     </row>
-    <row r="59" spans="1:3">
-[...6 lines deleted...]
-      <c r="C59" s="1">
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C61" s="1">
         <f>707124.00</f>
         <v>707124</v>
       </c>
     </row>
-    <row r="60" spans="1:3">
-[...6 lines deleted...]
-      <c r="C60" s="1">
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C62" s="1">
         <f>508860.00</f>
         <v>508860</v>
       </c>
     </row>
-    <row r="61" spans="1:3">
-[...6 lines deleted...]
-      <c r="C61" s="1">
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C63" s="1">
         <f>607000.00</f>
         <v>607000</v>
       </c>
     </row>
-    <row r="62" spans="1:3">
-[...6 lines deleted...]
-      <c r="C62" s="1">
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C64" s="1">
         <f>957000.00</f>
         <v>957000</v>
       </c>
     </row>
-    <row r="63" spans="1:3">
-[...6 lines deleted...]
-      <c r="C63" s="1">
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C65" s="1">
         <f>713230.00</f>
         <v>713230</v>
       </c>
     </row>
-    <row r="64" spans="1:3">
-[...6 lines deleted...]
-      <c r="C64" s="1">
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C66" s="1">
         <f>80700.00</f>
         <v>80700</v>
       </c>
     </row>
-    <row r="65" spans="1:3">
-[...6 lines deleted...]
-      <c r="C65" s="1">
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C67" s="1">
         <f>56100.00</f>
         <v>56100</v>
       </c>
     </row>
-    <row r="66" spans="1:3">
-[...6 lines deleted...]
-      <c r="C66" s="1">
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="1">
         <f>65900.00</f>
         <v>65900</v>
       </c>
     </row>
-    <row r="67" spans="1:3">
-[...6 lines deleted...]
-      <c r="C67" s="1">
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" s="1">
         <f>128000.00</f>
         <v>128000</v>
       </c>
     </row>
-    <row r="68" spans="1:3">
-[...6 lines deleted...]
-      <c r="C68" s="1">
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C70" s="1">
         <f>184270.00</f>
         <v>184270</v>
       </c>
     </row>
-    <row r="69" spans="1:3">
-[...6 lines deleted...]
-      <c r="C69" s="1">
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C71" s="1">
         <f>131736.00</f>
         <v>131736</v>
       </c>
     </row>
-    <row r="70" spans="1:3">
-[...6 lines deleted...]
-      <c r="C70" s="1">
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C72" s="1">
         <f>320760.00</f>
         <v>320760</v>
       </c>
     </row>
-    <row r="71" spans="1:3">
-[...6 lines deleted...]
-      <c r="C71" s="1">
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C73" s="1">
         <f>287998.00</f>
         <v>287998</v>
       </c>
     </row>
-    <row r="72" spans="1:3">
-[...6 lines deleted...]
-      <c r="C72" s="1">
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C74" s="1">
         <f>245000.00</f>
         <v>245000</v>
       </c>
     </row>
-    <row r="73" spans="1:3">
-[...6 lines deleted...]
-      <c r="C73" s="1">
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C75" s="1">
         <f>375100.00</f>
         <v>375100</v>
       </c>
     </row>
-    <row r="74" spans="1:3">
-[...6 lines deleted...]
-      <c r="C74" s="1">
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" s="1">
         <f>46187.00</f>
         <v>46187</v>
       </c>
     </row>
-    <row r="75" spans="1:3">
-[...6 lines deleted...]
-      <c r="C75" s="1">
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C77" s="1">
         <f>55440.00</f>
         <v>55440</v>
       </c>
     </row>
-    <row r="76" spans="1:3">
-[...13 lines deleted...]
-      <c r="C77" s="1">
+    <row r="78" spans="1:3">
+      <c r="A78" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" s="1">
         <f>3500.00</f>
         <v>3500</v>
       </c>
     </row>
-    <row r="78" spans="1:3">
-[...17 lines deleted...]
-    </row>
     <row r="80" spans="1:3">
-      <c r="A80" s="1" t="s">
-[...5 lines deleted...]
-      <c r="C80" s="1">
+      <c r="A80" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1"/>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C81" s="1">
         <f>250000.00</f>
         <v>250000</v>
       </c>
     </row>
-    <row r="81" spans="1:3">
-[...6 lines deleted...]
-      <c r="C81" s="1">
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="1">
         <f>700.00</f>
         <v>700</v>
       </c>
     </row>
-    <row r="82" spans="1:3">
-[...6 lines deleted...]
-      <c r="C82" s="1">
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C83" s="1">
         <f>1300.00</f>
         <v>1300</v>
       </c>
     </row>
-    <row r="83" spans="1:3">
-[...6 lines deleted...]
-      <c r="C83" s="1">
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" s="1">
         <f>350.00</f>
         <v>350</v>
       </c>
     </row>
-    <row r="84" spans="1:3">
-[...10 lines deleted...]
-    </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C85" s="1">
         <f>200.00</f>
         <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C86" s="1">
+        <f>200.00</f>
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C87" s="1">
         <f>300.00</f>
         <v>300</v>
       </c>
     </row>
-    <row r="87" spans="1:3">
-[...6 lines deleted...]
-      <c r="C87" s="1">
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C88" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
-    <row r="88" spans="1:3">
-[...6 lines deleted...]
-      <c r="C88" s="1">
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C89" s="1">
         <f>40000.00</f>
         <v>40000</v>
       </c>
     </row>
-    <row r="89" spans="1:3">
-[...6 lines deleted...]
-      <c r="C89" s="1">
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C90" s="1">
         <f>43500.00</f>
         <v>43500</v>
       </c>
     </row>
-    <row r="90" spans="1:3">
-[...6 lines deleted...]
-      <c r="C90" s="1">
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C91" s="1">
         <f>58900.00</f>
         <v>58900</v>
       </c>
     </row>
-    <row r="91" spans="1:3">
-[...6 lines deleted...]
-      <c r="C91" s="1">
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C92" s="1">
         <f>70000.00</f>
         <v>70000</v>
       </c>
     </row>
-    <row r="92" spans="1:3">
-[...6 lines deleted...]
-      <c r="C92" s="1">
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C93" s="1">
         <f>72500.00</f>
         <v>72500</v>
       </c>
     </row>
-    <row r="93" spans="1:3">
-[...6 lines deleted...]
-      <c r="C93" s="1">
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C94" s="1">
         <f>183500.00</f>
         <v>183500</v>
-      </c>
-[...9 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
-      <c r="A111" s="3" t="s">
+      <c r="A111" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B111" s="1"/>
-      <c r="C111" s="1"/>
+      <c r="B111" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="112" spans="1:3">
-      <c r="A112" s="1" t="s">
+      <c r="A112" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="B112" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C113" s="1">
-        <f>2100000.00</f>
-        <v>2100000</v>
+        <f>410.00</f>
+        <v>410</v>
       </c>
     </row>
     <row r="114" spans="1:3">
-      <c r="A114" s="3" t="s">
+      <c r="A114" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B114" s="1"/>
-      <c r="C114" s="1"/>
+      <c r="B114" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="C114" s="1">
+        <f>13200.00</f>
+        <v>13200</v>
+      </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C115" s="1">
-        <f>410.00</f>
-        <v>410</v>
+        <f>26300.00</f>
+        <v>26300</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C116" s="1">
-        <f>13200.00</f>
-        <v>13200</v>
+        <f>11300.00</f>
+        <v>11300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C117" s="1">
-        <f>26300.00</f>
-        <v>26300</v>
+        <f>13780.00</f>
+        <v>13780</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C118" s="1">
-        <f>11300.00</f>
-        <v>11300</v>
+        <f>10990.00</f>
+        <v>10990</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C119" s="1">
-        <f>13780.00</f>
-        <v>13780</v>
+        <f>238.00</f>
+        <v>238</v>
       </c>
     </row>
     <row r="120" spans="1:3">
-      <c r="A120" s="1" t="s">
+      <c r="A120" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="B120" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B120" s="1"/>
+      <c r="C120" s="1"/>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C121" s="1">
-        <f>238.00</f>
-        <v>238</v>
+        <f>15590.00</f>
+        <v>15590</v>
       </c>
     </row>
     <row r="122" spans="1:3">
-      <c r="A122" s="3" t="s">
+      <c r="A122" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B122" s="1"/>
-      <c r="C122" s="1"/>
+      <c r="B122" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="C122" s="1">
+        <f>3290.00</f>
+        <v>3290</v>
+      </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C123" s="1">
-        <f>15590.00</f>
-        <v>15590</v>
+        <f>33990.00</f>
+        <v>33990</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C124" s="1">
-        <f>3290.00</f>
-        <v>3290</v>
+        <f>165000.00</f>
+        <v>165000</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="C125" s="1">
-[...1 lines deleted...]
-        <v>33990</v>
+      <c r="C125" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C126" s="1">
-        <f>165000.00</f>
-        <v>165000</v>
+        <f>82990.00</f>
+        <v>82990</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C127" s="1" t="s">
-        <v>93</v>
+      <c r="C127" s="1">
+        <f>115990.00</f>
+        <v>115990</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C128" s="1">
-        <f>82990.00</f>
-        <v>82990</v>
+        <f>20590.00</f>
+        <v>20590</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C129" s="1">
-[...1 lines deleted...]
-        <v>115990</v>
+      <c r="C129" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C130" s="1">
-        <f>20590.00</f>
-        <v>20590</v>
+        <f>122000.00</f>
+        <v>122000</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C131" s="1" t="s">
-        <v>93</v>
+      <c r="C131" s="1">
+        <f>161900.00</f>
+        <v>161900</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C132" s="1">
-        <f>122000.00</f>
-        <v>122000</v>
+        <f>145000.00</f>
+        <v>145000</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C133" s="1">
-        <f>161900.00</f>
-        <v>161900</v>
+        <f>261030.00</f>
+        <v>261030</v>
       </c>
     </row>
     <row r="134" spans="1:3">
-      <c r="A134" s="1" t="s">
+      <c r="A134" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B134" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B134" s="1"/>
+      <c r="C134" s="1"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C135" s="1">
-        <f>261030.00</f>
-        <v>261030</v>
+        <f>30900.00</f>
+        <v>30900</v>
       </c>
     </row>
     <row r="136" spans="1:3">
-      <c r="A136" s="3" t="s">
+      <c r="A136" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B136" s="1"/>
-      <c r="C136" s="1"/>
+      <c r="B136" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C136" s="1">
+        <f>31500.00</f>
+        <v>31500</v>
+      </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C137" s="1">
-        <f>30900.00</f>
-        <v>30900</v>
+        <f>30200.00</f>
+        <v>30200</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C138" s="1">
-        <f>31500.00</f>
-        <v>31500</v>
+        <f>34000.00</f>
+        <v>34000</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C139" s="1">
-        <f>30200.00</f>
-        <v>30200</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C140" s="1">
-        <f>34000.00</f>
-        <v>34000</v>
+        <f>9200.00</f>
+        <v>9200</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C141" s="1">
-        <f>5100.00</f>
-        <v>5100</v>
+        <f>17800.00</f>
+        <v>17800</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C142" s="1">
-        <f>9200.00</f>
-        <v>9200</v>
+        <f>21600.00</f>
+        <v>21600</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C143" s="1">
-        <f>17800.00</f>
-        <v>17800</v>
+        <f>20900.00</f>
+        <v>20900</v>
       </c>
     </row>
     <row r="144" spans="1:3">
-      <c r="A144" s="1" t="s">
+      <c r="A144" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="B144" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B144" s="1"/>
+      <c r="C144" s="1"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="C145" s="1">
-[...1 lines deleted...]
-        <v>20900</v>
+      <c r="C145" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:3">
-      <c r="A146" s="3" t="s">
+      <c r="A146" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B146" s="1"/>
-      <c r="C146" s="1"/>
+      <c r="B146" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C146" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="148" spans="1:3">
-      <c r="A148" s="1" t="s">
+      <c r="A148" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="B148" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1"/>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C149" s="1" t="s">
-        <v>93</v>
+      <c r="C149" s="1">
+        <f>123000.00</f>
+        <v>123000</v>
       </c>
     </row>
     <row r="150" spans="1:3">
-      <c r="A150" s="3" t="s">
+      <c r="A150" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B150" s="1"/>
-      <c r="C150" s="1"/>
+      <c r="B150" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C150" s="1">
+        <f>72100.00</f>
+        <v>72100</v>
+      </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C151" s="1">
-        <f>123000.00</f>
-        <v>123000</v>
+        <f>87000.00</f>
+        <v>87000</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C152" s="1">
-        <f>72100.00</f>
-        <v>72100</v>
+        <f>95100.00</f>
+        <v>95100</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C153" s="1">
-        <f>87000.00</f>
-        <v>87000</v>
+        <f>145800.00</f>
+        <v>145800</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C154" s="1">
-        <f>95100.00</f>
-        <v>95100</v>
+        <f>134900.00</f>
+        <v>134900</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C155" s="1">
-        <f>145800.00</f>
-        <v>145800</v>
+        <f>105400.00</f>
+        <v>105400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C156" s="1">
-        <f>134900.00</f>
-        <v>134900</v>
+        <f>114000.00</f>
+        <v>114000</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="s">
         <v>156</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C157" s="1">
-        <f>105400.00</f>
-        <v>105400</v>
+        <f>164000.00</f>
+        <v>164000</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C158" s="1">
-        <f>114000.00</f>
-        <v>114000</v>
+        <f>155400.00</f>
+        <v>155400</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="s">
         <v>158</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C159" s="1">
-        <f>164000.00</f>
-        <v>164000</v>
+        <f>179000.00</f>
+        <v>179000</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C160" s="1">
-        <f>155400.00</f>
-        <v>155400</v>
+        <f>117500.00</f>
+        <v>117500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="s">
         <v>160</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C161" s="1">
-        <f>179000.00</f>
-        <v>179000</v>
+        <f>158000.00</f>
+        <v>158000</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C162" s="1">
-        <f>117500.00</f>
-        <v>117500</v>
+        <f>64200.00</f>
+        <v>64200</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C163" s="1">
-        <f>158000.00</f>
-        <v>158000</v>
+        <f>115633.00</f>
+        <v>115633</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C164" s="1">
-        <f>64200.00</f>
-        <v>64200</v>
+        <f>121600.00</f>
+        <v>121600</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C165" s="1">
-        <f>115633.00</f>
-        <v>115633</v>
+        <f>176000.00</f>
+        <v>176000</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C166" s="1">
-        <f>121600.00</f>
-        <v>121600</v>
+        <f>164000.00</f>
+        <v>164000</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="s">
         <v>166</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C167" s="1">
-        <f>176000.00</f>
-        <v>176000</v>
+        <f>76100.00</f>
+        <v>76100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C168" s="1">
-        <f>164000.00</f>
-        <v>164000</v>
+        <f>134200.00</f>
+        <v>134200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="s">
         <v>168</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C169" s="1">
-        <f>76100.00</f>
-        <v>76100</v>
+        <f>124100.00</f>
+        <v>124100</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C170" s="1">
-        <f>134200.00</f>
-        <v>134200</v>
+        <f>87500.00</f>
+        <v>87500</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="s">
         <v>170</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C171" s="1">
-        <f>124100.00</f>
-        <v>124100</v>
+        <f>115300.00</f>
+        <v>115300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C172" s="1">
-        <f>87500.00</f>
-        <v>87500</v>
+        <f>123000.00</f>
+        <v>123000</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="s">
         <v>172</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C173" s="1">
-        <f>115300.00</f>
-        <v>115300</v>
+        <f>167200.00</f>
+        <v>167200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C174" s="1">
-        <f>123000.00</f>
-        <v>123000</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="s">
         <v>174</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C175" s="1">
-        <f>167200.00</f>
-        <v>167200</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C176" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>500.00</f>
+        <v>500</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="s">
         <v>176</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C177" s="1">
-        <f>110.00</f>
-        <v>110</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C178" s="1">
-        <f>500.00</f>
-        <v>500</v>
+        <f>2500.00</f>
+        <v>2500</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C179" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>3700.00</f>
+        <v>3700</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C180" s="1">
-        <f>2500.00</f>
-        <v>2500</v>
+        <f>10.00</f>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="s">
         <v>180</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C181" s="1">
-        <f>3700.00</f>
-        <v>3700</v>
+        <f>550.00</f>
+        <v>550</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C182" s="1">
-        <f>10.00</f>
-        <v>10</v>
+        <f>1200.00</f>
+        <v>1200</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="s">
         <v>182</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C183" s="1">
-        <f>550.00</f>
-        <v>550</v>
+        <f>315200.00</f>
+        <v>315200</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B184" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C184" s="1">
-        <f>1200.00</f>
-        <v>1200</v>
+        <f>198500.00</f>
+        <v>198500</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="s">
         <v>184</v>
       </c>
       <c r="B185" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C185" s="1">
-        <f>315200.00</f>
-        <v>315200</v>
+        <f>934372.00</f>
+        <v>934372</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B186" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C186" s="1">
-        <f>198500.00</f>
-        <v>198500</v>
+        <f>353858.00</f>
+        <v>353858</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="s">
         <v>186</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C187" s="1">
-        <f>934372.00</f>
-        <v>934372</v>
+        <f>63489.00</f>
+        <v>63489</v>
       </c>
     </row>
     <row r="188" spans="1:3">
-      <c r="A188" s="1" t="s">
+      <c r="A188" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="B188" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B188" s="1"/>
+      <c r="C188" s="1"/>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="s">
         <v>188</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C189" s="1">
-        <f>63489.00</f>
-        <v>63489</v>
+        <f>246769.00</f>
+        <v>246769</v>
       </c>
     </row>
     <row r="190" spans="1:3">
-      <c r="A190" s="3" t="s">
+      <c r="A190" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B190" s="1"/>
-      <c r="C190" s="1"/>
+      <c r="B190" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C190" s="1">
+        <f>250000.00</f>
+        <v>250000</v>
+      </c>
     </row>
     <row r="191" spans="1:3">
-      <c r="A191" s="1" t="s">
+      <c r="A191" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="B191" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1"/>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C192" s="1">
-        <f>250000.00</f>
-        <v>250000</v>
+        <f>29300.00</f>
+        <v>29300</v>
       </c>
     </row>
     <row r="193" spans="1:3">
-      <c r="A193" s="3" t="s">
+      <c r="A193" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B193" s="1"/>
-      <c r="C193" s="1"/>
+      <c r="B193" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C193" s="1">
+        <f>33750.00</f>
+        <v>33750</v>
+      </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C194" s="1">
-        <f>28500.00</f>
-        <v>28500</v>
+        <f>34500.00</f>
+        <v>34500</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="s">
         <v>194</v>
       </c>
       <c r="B195" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C195" s="1">
-        <f>33750.00</f>
-        <v>33750</v>
+        <f>37000.00</f>
+        <v>37000</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C196" s="1">
-        <f>33700.00</f>
-        <v>33700</v>
+        <f>70090.00</f>
+        <v>70090</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="s">
         <v>196</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C197" s="1">
-        <f>36000.00</f>
-        <v>36000</v>
+        <f>48490.00</f>
+        <v>48490</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C198" s="1">
-        <f>70090.00</f>
-        <v>70090</v>
+        <f>53400.00</f>
+        <v>53400</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="s">
         <v>198</v>
       </c>
       <c r="B199" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C199" s="1">
-        <f>48490.00</f>
-        <v>48490</v>
+        <f>54990.00</f>
+        <v>54990</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B200" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C200" s="1">
-        <f>54000.00</f>
-        <v>54000</v>
+        <f>65000.00</f>
+        <v>65000</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B201" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C201" s="1">
-        <f>54990.00</f>
-        <v>54990</v>
+        <f>69400.00</f>
+        <v>69400</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="s">
         <v>201</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C202" s="1">
-        <f>67000.00</f>
-        <v>67000</v>
+        <f>41000.00</f>
+        <v>41000</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C203" s="1">
-        <f>69400.00</f>
-        <v>69400</v>
+        <f>30915.00</f>
+        <v>30915</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="s">
         <v>203</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C204" s="1">
-        <f>44300.00</f>
-        <v>44300</v>
+        <f>45615.00</f>
+        <v>45615</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C205" s="1">
-        <f>30915.00</f>
-        <v>30915</v>
+        <f>57135.00</f>
+        <v>57135</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="s">
         <v>205</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C206" s="1">
-        <f>45615.00</f>
-        <v>45615</v>
+        <f>66700.00</f>
+        <v>66700</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B207" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C207" s="1">
-        <f>57135.00</f>
-        <v>57135</v>
+        <f>65800.00</f>
+        <v>65800</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="s">
         <v>207</v>
       </c>
       <c r="B208" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C208" s="1">
-        <f>66700.00</f>
-        <v>66700</v>
+        <f>41590.00</f>
+        <v>41590</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B209" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C209" s="1">
-        <f>67500.00</f>
-        <v>67500</v>
+        <f>69000.00</f>
+        <v>69000</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="s">
         <v>209</v>
       </c>
       <c r="B210" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C210" s="1">
-        <f>41590.00</f>
-        <v>41590</v>
+        <f>34230.00</f>
+        <v>34230</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B211" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C211" s="1">
-[...1 lines deleted...]
-        <v>69000</v>
+      <c r="C211" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="s">
         <v>211</v>
       </c>
       <c r="B212" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C212" s="1">
-        <f>34230.00</f>
-        <v>34230</v>
+        <f>14400.00</f>
+        <v>14400</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B213" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C213" s="1" t="s">
-        <v>93</v>
+      <c r="C213" s="1">
+        <f>30875.00</f>
+        <v>30875</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="s">
         <v>213</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C214" s="1">
-        <f>14990.00</f>
-        <v>14990</v>
+        <f>51200.00</f>
+        <v>51200</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B215" s="1" t="s">
         <v>214</v>
       </c>
       <c r="C215" s="1">
-        <f>30875.00</f>
-        <v>30875</v>
+        <f>14000.00</f>
+        <v>14000</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="s">
         <v>215</v>
       </c>
       <c r="B216" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C216" s="1">
-        <f>49000.00</f>
-        <v>49000</v>
+        <f>36700.00</f>
+        <v>36700</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B217" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C217" s="1">
-        <f>14000.00</f>
-        <v>14000</v>
+        <f>53200.00</f>
+        <v>53200</v>
       </c>
     </row>
     <row r="218" spans="1:3">
-      <c r="A218" s="1" t="s">
+      <c r="A218" s="3" t="s">
         <v>217</v>
       </c>
-      <c r="B218" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B218" s="1"/>
+      <c r="C218" s="1"/>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B219" s="1" t="s">
         <v>218</v>
       </c>
       <c r="C219" s="1">
-        <f>57100.00</f>
-        <v>57100</v>
+        <f>6100.00</f>
+        <v>6100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
-      <c r="A220" s="3" t="s">
+      <c r="A220" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="B220" s="1"/>
-      <c r="C220" s="1"/>
+      <c r="B220" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C220" s="1">
+        <f>6800.00</f>
+        <v>6800</v>
+      </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C221" s="1">
-        <f>5900.00</f>
-        <v>5900</v>
+        <f>24690.00</f>
+        <v>24690</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C222" s="1">
-        <f>6800.00</f>
-        <v>6800</v>
+        <f>41345.00</f>
+        <v>41345</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C223" s="1">
-        <f>24690.00</f>
-        <v>24690</v>
+        <f>7405.00</f>
+        <v>7405</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="s">
         <v>223</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C224" s="1">
-        <f>41345.00</f>
-        <v>41345</v>
+        <f>23679.00</f>
+        <v>23679</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C225" s="1">
-        <f>7405.00</f>
-        <v>7405</v>
+        <f>35290.00</f>
+        <v>35290</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="s">
         <v>225</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C226" s="1">
-        <f>23679.00</f>
-        <v>23679</v>
+        <f>14300.00</f>
+        <v>14300</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C227" s="1">
-        <f>35290.00</f>
-        <v>35290</v>
+        <f>44655.00</f>
+        <v>44655</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C228" s="1">
-        <f>13850.00</f>
-        <v>13850</v>
+        <f>13440.00</f>
+        <v>13440</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C229" s="1">
-        <f>44655.00</f>
-        <v>44655</v>
+        <f>8750.00</f>
+        <v>8750</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="s">
         <v>229</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>229</v>
       </c>
       <c r="C230" s="1">
-        <f>13440.00</f>
-        <v>13440</v>
+        <f>6190.00</f>
+        <v>6190</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C231" s="1">
-        <f>8750.00</f>
-        <v>8750</v>
+        <f>5750.00</f>
+        <v>5750</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="s">
         <v>231</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C232" s="1">
-        <f>6190.00</f>
-        <v>6190</v>
+        <f>6600.00</f>
+        <v>6600</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C233" s="1">
-        <f>5700.00</f>
-        <v>5700</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>233</v>
       </c>
       <c r="C234" s="1">
-        <f>6300.00</f>
-        <v>6300</v>
+        <f>12800.00</f>
+        <v>12800</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="C235" s="1" t="s">
-        <v>93</v>
+      <c r="C235" s="1">
+        <f>22680.00</f>
+        <v>22680</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="s">
         <v>235</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>235</v>
       </c>
       <c r="C236" s="1">
-        <f>12700.00</f>
-        <v>12700</v>
+        <f>35000.00</f>
+        <v>35000</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>236</v>
       </c>
       <c r="C237" s="1">
-        <f>22500.00</f>
-        <v>22500</v>
+        <f>37100.00</f>
+        <v>37100</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="s">
         <v>237</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>237</v>
       </c>
       <c r="C238" s="1">
-        <f>34500.00</f>
-        <v>34500</v>
+        <f>10100.00</f>
+        <v>10100</v>
       </c>
     </row>
     <row r="239" spans="1:3">
-      <c r="A239" s="1" t="s">
+      <c r="A239" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="B239" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B239" s="1"/>
+      <c r="C239" s="1"/>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C240" s="1">
-        <f>10200.00</f>
-        <v>10200</v>
+        <f>138000.00</f>
+        <v>138000</v>
       </c>
     </row>
     <row r="241" spans="1:3">
-      <c r="A241" s="3" t="s">
+      <c r="A241" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="B241" s="1"/>
-      <c r="C241" s="1"/>
+      <c r="B241" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C241" s="1">
+        <f>1220.00</f>
+        <v>1220</v>
+      </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="s">
         <v>241</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C242" s="1">
-        <f>138000.00</f>
-        <v>138000</v>
+        <f>124000.00</f>
+        <v>124000</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B243" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C243" s="1">
-        <f>1220.00</f>
-        <v>1220</v>
+        <f>124000.00</f>
+        <v>124000</v>
       </c>
     </row>
     <row r="244" spans="1:3">
-      <c r="A244" s="3" t="s">
+      <c r="A244" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="B244" s="1"/>
-      <c r="C244" s="1"/>
+      <c r="B244" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C244" s="1">
+        <f>135000.00</f>
+        <v>135000</v>
+      </c>
     </row>
     <row r="245" spans="1:3">
-      <c r="A245" s="1" t="s">
+      <c r="A245" s="3" t="s">
         <v>244</v>
       </c>
-      <c r="B245" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B245" s="1"/>
+      <c r="C245" s="1"/>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="s">
         <v>245</v>
       </c>
       <c r="B246" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C246" s="1">
-[...1 lines deleted...]
-        <v>200</v>
+      <c r="C246" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C247" s="1" t="s">
-        <v>93</v>
+      <c r="C247" s="1">
+        <f>200.00</f>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C249" s="1">
-[...1 lines deleted...]
-        <v>155</v>
+      <c r="C249" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="s">
         <v>249</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C250" s="1">
-        <f>170.00</f>
-        <v>170</v>
+        <f>155.00</f>
+        <v>155</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="s">
         <v>250</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C251" s="1">
-        <f>150.00</f>
-        <v>150</v>
+        <f>170.00</f>
+        <v>170</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C252" s="1" t="s">
-        <v>93</v>
+      <c r="C252" s="1">
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="s">
         <v>252</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="C253" s="1">
-[...1 lines deleted...]
-        <v>560</v>
+      <c r="C253" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="C254" s="1" t="s">
-        <v>93</v>
+      <c r="C254" s="1">
+        <f>560.00</f>
+        <v>560</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="s">
         <v>254</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C255" s="1">
-[...1 lines deleted...]
-        <v>150</v>
+      <c r="C255" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="C256" s="1" t="s">
-        <v>93</v>
+      <c r="C256" s="1">
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B257" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="C257" s="1">
-[...1 lines deleted...]
-        <v>360</v>
+      <c r="C257" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B258" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C258" s="1">
-        <f>280.00</f>
-        <v>280</v>
+        <f>360.00</f>
+        <v>360</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B259" s="1" t="s">
         <v>258</v>
       </c>
       <c r="C259" s="1">
-        <f>130.00</f>
-        <v>130</v>
+        <f>280.00</f>
+        <v>280</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="s">
         <v>259</v>
       </c>
       <c r="B260" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C260" s="1" t="s">
-        <v>93</v>
+      <c r="C260" s="1">
+        <f>130.00</f>
+        <v>130</v>
       </c>
     </row>
     <row r="261" spans="1:3">
-      <c r="A261" s="3" t="s">
+      <c r="A261" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="B261" s="1"/>
-      <c r="C261" s="1"/>
+      <c r="B261" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C261" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="262" spans="1:3">
-      <c r="A262" s="1" t="s">
+      <c r="A262" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B262" s="1" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B262" s="1"/>
+      <c r="C262" s="1"/>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B263" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="s">
         <v>263</v>
       </c>
       <c r="B264" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="s">
         <v>264</v>
       </c>
       <c r="B265" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="266" spans="1:3">
-      <c r="A266" s="3" t="s">
+      <c r="A266" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="B266" s="1"/>
-      <c r="C266" s="1"/>
+      <c r="B266" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C266" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="267" spans="1:3">
-      <c r="A267" s="1" t="s">
+      <c r="A267" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="B267" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B267" s="1"/>
+      <c r="C267" s="1"/>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="s">
         <v>267</v>
       </c>
       <c r="B268" s="1" t="s">
         <v>267</v>
       </c>
       <c r="C268" s="1">
-        <f>949.00</f>
-        <v>949</v>
+        <f>901.00</f>
+        <v>901</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="s">
         <v>268</v>
       </c>
       <c r="B269" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C269" s="1" t="s">
-        <v>93</v>
+      <c r="C269" s="1">
+        <f>949.00</f>
+        <v>949</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="s">
         <v>269</v>
       </c>
       <c r="B270" s="1" t="s">
         <v>269</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B271" s="1" t="s">
         <v>270</v>
       </c>
-      <c r="C271" s="1">
-[...1 lines deleted...]
-        <v>1357</v>
+      <c r="C271" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="s">
         <v>271</v>
       </c>
       <c r="B272" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C272" s="1" t="s">
-        <v>93</v>
+      <c r="C272" s="1">
+        <f>1357.00</f>
+        <v>1357</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="s">
         <v>272</v>
       </c>
       <c r="B273" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="C273" s="1">
-[...1 lines deleted...]
-        <v>255</v>
+      <c r="C273" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="s">
         <v>273</v>
       </c>
       <c r="B274" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C274" s="1">
-        <f>1600.00</f>
-        <v>1600</v>
+        <f>255.00</f>
+        <v>255</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B275" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C275" s="1" t="s">
-        <v>93</v>
+      <c r="C275" s="1">
+        <f>1600.00</f>
+        <v>1600</v>
       </c>
     </row>
     <row r="276" spans="1:3">
-      <c r="A276" s="3" t="s">
+      <c r="A276" s="1" t="s">
         <v>275</v>
       </c>
-      <c r="B276" s="1"/>
-      <c r="C276" s="1"/>
+      <c r="B276" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="277" spans="1:3">
-      <c r="A277" s="1" t="s">
+      <c r="A277" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="B277" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B277" s="1"/>
+      <c r="C277" s="1"/>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="s">
         <v>277</v>
       </c>
       <c r="B278" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C278" s="1">
+        <f>7180.00</f>
+        <v>7180</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C279" s="1">
         <f>4900.00</f>
         <v>4900</v>
       </c>
     </row>
-    <row r="279" spans="1:3">
-[...5 lines deleted...]
-    </row>
     <row r="280" spans="1:3">
-      <c r="A280" s="1" t="s">
+      <c r="A280" s="3" t="s">
         <v>279</v>
       </c>
-      <c r="B280" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B280" s="1"/>
+      <c r="C280" s="1"/>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="s">
         <v>280</v>
       </c>
       <c r="B281" s="1" t="s">
         <v>280</v>
       </c>
       <c r="C281" s="1">
-        <f>290.00</f>
-        <v>290</v>
+        <f>305.00</f>
+        <v>305</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="s">
         <v>281</v>
       </c>
       <c r="B282" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C282" s="1">
-        <f>632.00</f>
-        <v>632</v>
+        <f>290.00</f>
+        <v>290</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="s">
         <v>282</v>
       </c>
       <c r="B283" s="1" t="s">
         <v>282</v>
       </c>
       <c r="C283" s="1">
-        <f>795.00</f>
-        <v>795</v>
+        <f>632.00</f>
+        <v>632</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="s">
         <v>283</v>
       </c>
       <c r="B284" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C284" s="1">
-        <f>840.00</f>
-        <v>840</v>
+        <f>795.00</f>
+        <v>795</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B285" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C285" s="1">
-        <f>17.40</f>
-        <v>17.4</v>
+        <f>840.00</f>
+        <v>840</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="s">
         <v>285</v>
       </c>
       <c r="B286" s="1" t="s">
         <v>285</v>
       </c>
-      <c r="C286" s="1" t="s">
-        <v>93</v>
+      <c r="C286" s="1">
+        <f>17.40</f>
+        <v>17.4</v>
       </c>
     </row>
     <row r="287" spans="1:3">
-      <c r="A287" s="3" t="s">
+      <c r="A287" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="B287" s="1"/>
-      <c r="C287" s="1"/>
+      <c r="B287" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="C287" s="1">
+        <f>3.00</f>
+        <v>3</v>
+      </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="s">
         <v>287</v>
       </c>
       <c r="B288" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C288" s="1">
-        <f>14300.00</f>
-        <v>14300</v>
+        <f>1.70</f>
+        <v>1.7</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="s">
         <v>288</v>
       </c>
       <c r="B289" s="1" t="s">
         <v>288</v>
       </c>
       <c r="C289" s="1">
-        <f>14900.00</f>
-        <v>14900</v>
+        <f>1.91</f>
+        <v>1.91</v>
       </c>
     </row>
     <row r="290" spans="1:3">
-      <c r="A290" s="3" t="s">
+      <c r="A290" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="B290" s="1"/>
-      <c r="C290" s="1"/>
+      <c r="B290" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="C290" s="1" t="s">
+        <v>15</v>
+      </c>
     </row>
     <row r="291" spans="1:3">
-      <c r="A291" s="1" t="s">
+      <c r="A291" s="3" t="s">
         <v>290</v>
       </c>
-      <c r="B291" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B291" s="1"/>
+      <c r="C291" s="1"/>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B292" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C292" s="1">
-        <f>32000.00</f>
-        <v>32000</v>
+        <f>14300.00</f>
+        <v>14300</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="s">
         <v>292</v>
       </c>
       <c r="B293" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C293" s="1">
-        <f>24400.00</f>
-        <v>24400</v>
+        <f>14900.00</f>
+        <v>14900</v>
       </c>
     </row>
     <row r="294" spans="1:3">
-      <c r="A294" s="1" t="s">
+      <c r="A294" s="3" t="s">
         <v>293</v>
       </c>
-      <c r="B294" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B294" s="1"/>
+      <c r="C294" s="1"/>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="s">
         <v>294</v>
       </c>
       <c r="B295" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C295" s="1">
-        <f>31000.00</f>
-        <v>31000</v>
+        <f>73161.00</f>
+        <v>73161</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="s">
         <v>295</v>
       </c>
       <c r="B296" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C296" s="1">
-        <f>74325.00</f>
-        <v>74325</v>
+        <f>32000.00</f>
+        <v>32000</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="s">
         <v>296</v>
       </c>
       <c r="B297" s="1" t="s">
         <v>296</v>
       </c>
       <c r="C297" s="1">
-        <f>76832.00</f>
-        <v>76832</v>
+        <f>24400.00</f>
+        <v>24400</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="s">
         <v>297</v>
       </c>
       <c r="B298" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C298" s="1">
-        <f>70295.00</f>
-        <v>70295</v>
+        <f>15900.00</f>
+        <v>15900</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="s">
         <v>298</v>
       </c>
       <c r="B299" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C299" s="1">
-        <f>71639.00</f>
-        <v>71639</v>
+        <f>31000.00</f>
+        <v>31000</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="s">
         <v>299</v>
       </c>
       <c r="B300" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C300" s="1">
-        <f>37212.00</f>
-        <v>37212</v>
+        <f>74325.00</f>
+        <v>74325</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="s">
         <v>300</v>
       </c>
       <c r="B301" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C301" s="1">
-        <f>39411.00</f>
-        <v>39411</v>
+        <f>76832.00</f>
+        <v>76832</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="s">
         <v>301</v>
       </c>
       <c r="B302" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C302" s="1">
-        <f>40595.00</f>
-        <v>40595</v>
+        <f>70295.00</f>
+        <v>70295</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B303" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C303" s="1">
-        <f>42710.00</f>
-        <v>42710</v>
+        <f>71639.00</f>
+        <v>71639</v>
       </c>
     </row>
     <row r="304" spans="1:3">
-      <c r="A304" s="3" t="s">
+      <c r="A304" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="B304" s="1"/>
-      <c r="C304" s="1"/>
+      <c r="B304" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C304" s="1">
+        <f>37212.00</f>
+        <v>37212</v>
+      </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="s">
         <v>304</v>
       </c>
       <c r="B305" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C305" s="1">
-        <f>19700.00</f>
-        <v>19700</v>
+        <f>39411.00</f>
+        <v>39411</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="s">
         <v>305</v>
       </c>
       <c r="B306" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C306" s="1">
-        <f>8100.00</f>
-        <v>8100</v>
+        <f>40595.00</f>
+        <v>40595</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="s">
         <v>306</v>
       </c>
       <c r="B307" s="1" t="s">
         <v>306</v>
       </c>
       <c r="C307" s="1">
-        <f>9400.00</f>
-        <v>9400</v>
+        <f>42710.00</f>
+        <v>42710</v>
       </c>
     </row>
     <row r="308" spans="1:3">
-      <c r="A308" s="1" t="s">
+      <c r="A308" s="3" t="s">
         <v>307</v>
       </c>
-      <c r="B308" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B308" s="1"/>
+      <c r="C308" s="1"/>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="s">
         <v>308</v>
       </c>
       <c r="B309" s="1" t="s">
         <v>308</v>
       </c>
       <c r="C309" s="1">
-        <f>18700.00</f>
-        <v>18700</v>
+        <f>19700.00</f>
+        <v>19700</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="s">
         <v>309</v>
       </c>
       <c r="B310" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C310" s="1">
-        <f>4900.00</f>
-        <v>4900</v>
+        <f>8100.00</f>
+        <v>8100</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="s">
         <v>310</v>
       </c>
       <c r="B311" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C311" s="1">
-        <f>5100.00</f>
-        <v>5100</v>
+        <f>9400.00</f>
+        <v>9400</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="s">
         <v>311</v>
       </c>
       <c r="B312" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C312" s="1">
-        <f>5400.00</f>
-        <v>5400</v>
+        <f>10000.00</f>
+        <v>10000</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="s">
         <v>312</v>
       </c>
       <c r="B313" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C313" s="1">
-        <f>6700.00</f>
-        <v>6700</v>
+        <f>18700.00</f>
+        <v>18700</v>
       </c>
     </row>
     <row r="314" spans="1:3">
-      <c r="A314" s="3" t="s">
+      <c r="A314" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="B314" s="1"/>
-      <c r="C314" s="1"/>
+      <c r="B314" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C314" s="1">
+        <f>4900.00</f>
+        <v>4900</v>
+      </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="s">
         <v>314</v>
       </c>
       <c r="B315" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C315" s="1">
-        <f>44500.00</f>
-        <v>44500</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="s">
         <v>315</v>
       </c>
       <c r="B316" s="1" t="s">
         <v>315</v>
       </c>
       <c r="C316" s="1">
-        <f>32300.00</f>
-        <v>32300</v>
+        <f>5400.00</f>
+        <v>5400</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="s">
         <v>316</v>
       </c>
       <c r="B317" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C317" s="1">
-        <f>34500.00</f>
-        <v>34500</v>
+        <f>6700.00</f>
+        <v>6700</v>
       </c>
     </row>
     <row r="318" spans="1:3">
-      <c r="A318" s="1" t="s">
+      <c r="A318" s="3" t="s">
         <v>317</v>
       </c>
-      <c r="B318" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B318" s="1"/>
+      <c r="C318" s="1"/>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="s">
         <v>318</v>
       </c>
       <c r="B319" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C319" s="1">
-        <f>37150.00</f>
-        <v>37150</v>
+        <f>44500.00</f>
+        <v>44500</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="s">
         <v>319</v>
       </c>
       <c r="B320" s="1" t="s">
         <v>319</v>
       </c>
       <c r="C320" s="1">
-        <f>34000.00</f>
-        <v>34000</v>
+        <f>32300.00</f>
+        <v>32300</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="s">
         <v>320</v>
       </c>
       <c r="B321" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C321" s="1">
-        <f>37000.00</f>
-        <v>37000</v>
+        <f>34500.00</f>
+        <v>34500</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="s">
         <v>321</v>
       </c>
       <c r="B322" s="1" t="s">
         <v>321</v>
       </c>
       <c r="C322" s="1">
-        <f>42000.00</f>
-        <v>42000</v>
+        <f>39100.00</f>
+        <v>39100</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="s">
         <v>322</v>
       </c>
       <c r="B323" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C323" s="1">
-        <f>45000.00</f>
-        <v>45000</v>
+        <f>37150.00</f>
+        <v>37150</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="s">
         <v>323</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>323</v>
       </c>
       <c r="C324" s="1">
-        <f>35400.00</f>
-        <v>35400</v>
+        <f>34000.00</f>
+        <v>34000</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="s">
         <v>324</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C325" s="1">
-        <f>35000.00</f>
-        <v>35000</v>
+        <f>37000.00</f>
+        <v>37000</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="s">
         <v>325</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>325</v>
       </c>
       <c r="C326" s="1">
-        <f>40000.00</f>
-        <v>40000</v>
+        <f>42000.00</f>
+        <v>42000</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="s">
         <v>326</v>
       </c>
       <c r="B327" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C327" s="1">
-        <f>42500.00</f>
-        <v>42500</v>
+        <f>45000.00</f>
+        <v>45000</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="s">
         <v>327</v>
       </c>
       <c r="B328" s="1" t="s">
         <v>327</v>
       </c>
       <c r="C328" s="1">
-        <f>47900.00</f>
-        <v>47900</v>
+        <f>35400.00</f>
+        <v>35400</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="s">
         <v>328</v>
       </c>
       <c r="B329" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C329" s="1">
-        <f>37900.00</f>
-        <v>37900</v>
+        <f>35000.00</f>
+        <v>35000</v>
       </c>
     </row>
     <row r="330" spans="1:3">
-      <c r="A330" s="3" t="s">
+      <c r="A330" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B330" s="1"/>
-      <c r="C330" s="1"/>
+      <c r="B330" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C330" s="1">
+        <f>40000.00</f>
+        <v>40000</v>
+      </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="s">
         <v>330</v>
       </c>
       <c r="B331" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C331" s="1">
-        <f>3800.00</f>
-        <v>3800</v>
+        <f>42500.00</f>
+        <v>42500</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="s">
         <v>331</v>
       </c>
       <c r="B332" s="1" t="s">
         <v>331</v>
       </c>
       <c r="C332" s="1">
-        <f>6500.00</f>
-        <v>6500</v>
+        <f>47900.00</f>
+        <v>47900</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="s">
         <v>332</v>
       </c>
       <c r="B333" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C333" s="1">
-        <f>5700.00</f>
-        <v>5700</v>
+        <f>37900.00</f>
+        <v>37900</v>
       </c>
     </row>
     <row r="334" spans="1:3">
-      <c r="A334" s="1" t="s">
+      <c r="A334" s="3" t="s">
         <v>333</v>
       </c>
-      <c r="B334" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B334" s="1"/>
+      <c r="C334" s="1"/>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="s">
         <v>334</v>
       </c>
       <c r="B335" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C335" s="1">
-        <f>4750.00</f>
-        <v>4750</v>
+        <f>3800.00</f>
+        <v>3800</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="s">
         <v>335</v>
       </c>
       <c r="B336" s="1" t="s">
         <v>335</v>
       </c>
       <c r="C336" s="1">
-        <f>6870.00</f>
-        <v>6870</v>
+        <f>6500.00</f>
+        <v>6500</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="s">
         <v>336</v>
       </c>
       <c r="B337" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C337" s="1">
-        <f>7400.00</f>
-        <v>7400</v>
+        <f>5700.00</f>
+        <v>5700</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="s">
         <v>337</v>
       </c>
       <c r="B338" s="1" t="s">
         <v>337</v>
       </c>
       <c r="C338" s="1">
-        <f>6900.00</f>
-        <v>6900</v>
+        <f>5100.00</f>
+        <v>5100</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="s">
         <v>338</v>
       </c>
       <c r="B339" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C339" s="1">
-        <f>8100.00</f>
-        <v>8100</v>
+        <f>4750.00</f>
+        <v>4750</v>
       </c>
     </row>
     <row r="340" spans="1:3">
-      <c r="A340" s="3" t="s">
+      <c r="A340" s="1" t="s">
         <v>339</v>
       </c>
-      <c r="B340" s="1"/>
-      <c r="C340" s="1"/>
+      <c r="B340" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="C340" s="1">
+        <f>6870.00</f>
+        <v>6870</v>
+      </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="s">
         <v>340</v>
       </c>
       <c r="B341" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C341" s="1">
-        <f>14500.00</f>
-        <v>14500</v>
+        <f>7400.00</f>
+        <v>7400</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="s">
         <v>341</v>
       </c>
       <c r="B342" s="1" t="s">
         <v>341</v>
       </c>
       <c r="C342" s="1">
-        <f>2800.00</f>
-        <v>2800</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="s">
         <v>342</v>
       </c>
       <c r="B343" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C343" s="1">
-        <f>15000.00</f>
-        <v>15000</v>
+        <f>8100.00</f>
+        <v>8100</v>
       </c>
     </row>
     <row r="344" spans="1:3">
-      <c r="A344" s="1" t="s">
+      <c r="A344" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="B344" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B344" s="1"/>
+      <c r="C344" s="1"/>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="s">
         <v>344</v>
       </c>
       <c r="B345" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C345" s="1">
-        <f>6000.00</f>
-        <v>6000</v>
+        <f>14500.00</f>
+        <v>14500</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="s">
         <v>345</v>
       </c>
       <c r="B346" s="1" t="s">
         <v>345</v>
       </c>
       <c r="C346" s="1">
-        <f>6900.00</f>
-        <v>6900</v>
+        <f>2800.00</f>
+        <v>2800</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="s">
         <v>346</v>
       </c>
       <c r="B347" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C347" s="1">
-        <f>8500.00</f>
-        <v>8500</v>
+        <f>15000.00</f>
+        <v>15000</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="s">
         <v>347</v>
       </c>
       <c r="B348" s="1" t="s">
         <v>347</v>
       </c>
       <c r="C348" s="1">
-        <f>11000.00</f>
-        <v>11000</v>
+        <f>8500.00</f>
+        <v>8500</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="s">
         <v>348</v>
       </c>
       <c r="B349" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C349" s="1">
-        <f>22100.00</f>
-        <v>22100</v>
+        <f>6000.00</f>
+        <v>6000</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="s">
         <v>349</v>
       </c>
       <c r="B350" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C350" s="1">
-        <f>21980.00</f>
-        <v>21980</v>
+        <f>6900.00</f>
+        <v>6900</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="s">
         <v>350</v>
       </c>
       <c r="B351" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C351" s="1">
-        <f>15100.00</f>
-        <v>15100</v>
+        <f>8500.00</f>
+        <v>8500</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="s">
         <v>351</v>
       </c>
       <c r="B352" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C352" s="1">
-        <f>12500.00</f>
-        <v>12500</v>
+        <f>11000.00</f>
+        <v>11000</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="s">
         <v>352</v>
       </c>
       <c r="B353" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C353" s="1">
-        <f>7200.00</f>
-        <v>7200</v>
+        <f>22100.00</f>
+        <v>22100</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="s">
         <v>353</v>
       </c>
       <c r="B354" s="1" t="s">
         <v>353</v>
       </c>
       <c r="C354" s="1">
-        <f>7800.00</f>
-        <v>7800</v>
+        <f>21980.00</f>
+        <v>21980</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="s">
         <v>354</v>
       </c>
       <c r="B355" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C355" s="1">
-        <f>9500.00</f>
-        <v>9500</v>
+        <f>15100.00</f>
+        <v>15100</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="s">
         <v>355</v>
       </c>
       <c r="B356" s="1" t="s">
         <v>355</v>
       </c>
       <c r="C356" s="1">
-        <f>15260.00</f>
-        <v>15260</v>
+        <f>12500.00</f>
+        <v>12500</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="s">
         <v>356</v>
       </c>
       <c r="B357" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C357" s="1">
-        <f>12540.00</f>
-        <v>12540</v>
+        <f>7200.00</f>
+        <v>7200</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="s">
         <v>357</v>
       </c>
       <c r="B358" s="1" t="s">
         <v>357</v>
       </c>
       <c r="C358" s="1">
-        <f>16320.00</f>
-        <v>16320</v>
+        <f>7800.00</f>
+        <v>7800</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="s">
         <v>358</v>
       </c>
       <c r="B359" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C359" s="1">
-        <f>8000.00</f>
-        <v>8000</v>
+        <f>9500.00</f>
+        <v>9500</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="s">
         <v>359</v>
       </c>
       <c r="B360" s="1" t="s">
         <v>359</v>
       </c>
       <c r="C360" s="1">
-        <f>22400.00</f>
-        <v>22400</v>
+        <f>15260.00</f>
+        <v>15260</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="s">
         <v>360</v>
       </c>
       <c r="B361" s="1" t="s">
         <v>360</v>
       </c>
-      <c r="C361" s="1" t="s">
-        <v>93</v>
+      <c r="C361" s="1">
+        <f>12540.00</f>
+        <v>12540</v>
       </c>
     </row>
     <row r="362" spans="1:3">
-      <c r="A362" s="3" t="s">
+      <c r="A362" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B362" s="1"/>
-      <c r="C362" s="1"/>
+      <c r="B362" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="C362" s="1">
+        <f>16320.00</f>
+        <v>16320</v>
+      </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="s">
         <v>362</v>
       </c>
       <c r="B363" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C363" s="1">
-        <f>18900.00</f>
-        <v>18900</v>
+        <f>8000.00</f>
+        <v>8000</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="s">
         <v>363</v>
       </c>
       <c r="B364" s="1" t="s">
         <v>363</v>
       </c>
       <c r="C364" s="1">
-        <f>23100.00</f>
-        <v>23100</v>
+        <f>22400.00</f>
+        <v>22400</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="s">
         <v>364</v>
       </c>
       <c r="B365" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="C365" s="1">
-[...1 lines deleted...]
-        <v>18100</v>
+      <c r="C365" s="1" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="366" spans="1:3">
-      <c r="A366" s="1" t="s">
+      <c r="A366" s="3" t="s">
         <v>365</v>
       </c>
-      <c r="B366" s="1" t="s">
-[...5 lines deleted...]
-      </c>
+      <c r="B366" s="1"/>
+      <c r="C366" s="1"/>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="s">
         <v>366</v>
       </c>
       <c r="B367" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C367" s="1">
-        <f>12100.00</f>
-        <v>12100</v>
+        <f>18900.00</f>
+        <v>18900</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="s">
         <v>367</v>
       </c>
       <c r="B368" s="1" t="s">
         <v>367</v>
       </c>
       <c r="C368" s="1">
-        <f>13100.00</f>
-        <v>13100</v>
+        <f>23100.00</f>
+        <v>23100</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="s">
         <v>368</v>
       </c>
       <c r="B369" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C369" s="1">
-        <f>15900.00</f>
-        <v>15900</v>
+        <f>18100.00</f>
+        <v>18100</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="s">
         <v>369</v>
       </c>
       <c r="B370" s="1" t="s">
         <v>369</v>
       </c>
       <c r="C370" s="1">
-        <f>17100.00</f>
-        <v>17100</v>
+        <f>18200.00</f>
+        <v>18200</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B371" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C371" s="1">
-        <f>12900.00</f>
-        <v>12900</v>
+        <f>12100.00</f>
+        <v>12100</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="s">
         <v>371</v>
       </c>
       <c r="B372" s="1" t="s">
         <v>371</v>
       </c>
       <c r="C372" s="1">
-        <f>19700.00</f>
-        <v>19700</v>
+        <f>13100.00</f>
+        <v>13100</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="s">
         <v>372</v>
       </c>
       <c r="B373" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C373" s="1">
-        <f>17900.00</f>
-        <v>17900</v>
+        <f>15900.00</f>
+        <v>15900</v>
       </c>
     </row>
     <row r="374" spans="1:3">
-      <c r="A374" s="3" t="s">
+      <c r="A374" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B374" s="1"/>
-      <c r="C374" s="1"/>
+      <c r="B374" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="C374" s="1">
+        <f>17100.00</f>
+        <v>17100</v>
+      </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="s">
         <v>374</v>
       </c>
       <c r="B375" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C375" s="1">
+        <f>12900.00</f>
+        <v>12900</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="B376" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="C376" s="1">
+        <f>19700.00</f>
+        <v>19700</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B377" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C377" s="1">
+        <f>17900.00</f>
+        <v>17900</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B378" s="1"/>
+      <c r="C378" s="1"/>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="B379" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="C379" s="1">
         <f>14000.00</f>
         <v>14000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A15:C15"/>
-    <mergeCell ref="A19:C19"/>
-[...26 lines deleted...]
-    <mergeCell ref="A374:C374"/>
+    <mergeCell ref="A17:C17"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="A46:C46"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A112:C112"/>
+    <mergeCell ref="A120:C120"/>
+    <mergeCell ref="A134:C134"/>
+    <mergeCell ref="A144:C144"/>
+    <mergeCell ref="A148:C148"/>
+    <mergeCell ref="A188:C188"/>
+    <mergeCell ref="A191:C191"/>
+    <mergeCell ref="A218:C218"/>
+    <mergeCell ref="A239:C239"/>
+    <mergeCell ref="A245:C245"/>
+    <mergeCell ref="A262:C262"/>
+    <mergeCell ref="A267:C267"/>
+    <mergeCell ref="A277:C277"/>
+    <mergeCell ref="A280:C280"/>
+    <mergeCell ref="A291:C291"/>
+    <mergeCell ref="A294:C294"/>
+    <mergeCell ref="A308:C308"/>
+    <mergeCell ref="A318:C318"/>
+    <mergeCell ref="A334:C334"/>
+    <mergeCell ref="A344:C344"/>
+    <mergeCell ref="A366:C366"/>
+    <mergeCell ref="A378:C378"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>