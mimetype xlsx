--- v0 (2026-05-19)
+++ v1 (2026-09-18)
@@ -497,196 +497,196 @@
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
         <f>4200.00</f>
         <v>4200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
-        <f>80.00</f>
-        <v>80</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
-        <f>80.00</f>
-        <v>80</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1">
         <f>280.00</f>
         <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="1">
-        <f>120.00</f>
-        <v>120</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="1">
         <f>1750.00</f>
         <v>1750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
-        <f>80.00</f>
-        <v>80</v>
+        <f>110.00</f>
+        <v>110</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="1">
         <f>850.00</f>
         <v>850</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
-        <f>100.00</f>
-        <v>100</v>
+        <f>135.00</f>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>