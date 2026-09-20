--- v0 (2026-06-26)
+++ v1 (2026-09-20)
@@ -296,51 +296,51 @@
   <si>
     <t>Крышка цилиндров С415М.01.00.001</t>
   </si>
   <si>
     <t>Комплект уплотнительных элементов С412М.70.00.000</t>
   </si>
   <si>
     <t>Шатун С412М.01.01.100 зч</t>
   </si>
   <si>
     <t>Палец С412М.01.01.009</t>
   </si>
   <si>
     <t>Пробка С415М.01.20.201</t>
   </si>
   <si>
     <t>Поршень с шатуном С412М.01.02.000</t>
   </si>
   <si>
     <t>Комплект уплотнительных элементов С415М.70.00.000</t>
   </si>
   <si>
     <t>Запасные части &gt; Запчасти для компрессоров &gt; АСО Бежецк ( 416 / 415 / 412 / 24 / 25 ) &gt; С-415/416</t>
   </si>
   <si>
-    <t>Кольцо 022-028-36</t>
+    <t>Кольцо</t>
   </si>
   <si>
     <t xml:space="preserve">Заглушка К1.02.00.403 реле давления </t>
   </si>
   <si>
     <t>Блок клапанный С 415.01.00.800</t>
   </si>
   <si>
     <t>Блок клапанный С 415М.01.00.800</t>
   </si>
   <si>
     <t>Блок клапанный С 416М.01.00.300</t>
   </si>
   <si>
     <t>Блок цилиндров С 415.01.00.002</t>
   </si>
   <si>
     <t>Блок цилиндров С 415М.01.00.002</t>
   </si>
   <si>
     <t>Вал коленчатый С 416.01.20.001</t>
   </si>
   <si>
     <t>Вал коленчатый С 416М.01.20.001</t>
   </si>
@@ -518,51 +518,51 @@
   <si>
     <t>Щуп С 415.01.00.006</t>
   </si>
   <si>
     <t>Шайба С415.01.00.009</t>
   </si>
   <si>
     <t>Шайба С415.01.00.008</t>
   </si>
   <si>
     <t>Клапан обратный С 415М.02.00.120 аллюминий (в ресивер)</t>
   </si>
   <si>
     <t>Стопорное кольцо С415М.01.00.104</t>
   </si>
   <si>
     <t>Головка компрессорная С416М.01.00.000-09</t>
   </si>
   <si>
     <t>Кольцо уплотнительное С415М.01.00.007 (щуп)</t>
   </si>
   <si>
     <t xml:space="preserve">Кольцо уплотнительное С415М.01.00.007 </t>
   </si>
   <si>
-    <t>Переходник МКЗ-100.00.00.012 (реле давления)</t>
+    <t>Переходник МКЗ-100.00.00.012</t>
   </si>
   <si>
     <t>Крышка С415М.02.00.001 (клемная колодка)</t>
   </si>
   <si>
     <t>Кольцо 039-045-36-2-2 под пробку</t>
   </si>
   <si>
     <t>Картер С 416.01.20.002</t>
   </si>
   <si>
     <t>Клапан прямоточный С 416.01.00.500</t>
   </si>
   <si>
     <t>Кожух К3.02.00.001(клемная колодка)</t>
   </si>
   <si>
     <t>Колесо К 6.02.02.100</t>
   </si>
   <si>
     <t>Колесо М 217.03.03.000 (К-2 переднее)</t>
   </si>
   <si>
     <t>Колесо поворотное К 2.02.00.100</t>
   </si>
@@ -2735,52 +2735,52 @@
       <c r="C141" s="1">
         <f>150.00</f>
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C142" s="1">
         <f>2250.00</f>
         <v>2250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C143" s="1">
-        <f>190.00</f>
-        <v>190</v>
+        <f>289.00</f>
+        <v>289</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C144" s="1">
         <f>1038.00</f>
         <v>1038</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C145" s="1">
         <f>4128.00</f>
         <v>4128</v>
       </c>