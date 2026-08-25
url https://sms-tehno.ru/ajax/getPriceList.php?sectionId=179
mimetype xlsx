--- v0 (2026-06-30)
+++ v1 (2026-08-25)
@@ -578,52 +578,52 @@
       <c r="C7" s="1">
         <f>640.00</f>
         <v>640</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
         <f>2300.00</f>
         <v>2300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
-        <f>1000.00</f>
-        <v>1000</v>
+        <f>1750.00</f>
+        <v>1750</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
         <f>800.00</f>
         <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="1">
         <f>2800.00</f>
         <v>2800</v>
       </c>