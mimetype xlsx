--- v0 (2026-05-12)
+++ v1 (2026-09-11)
@@ -674,52 +674,52 @@
       <c r="C7" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
         <f>1700.00</f>
         <v>1700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
-        <f>550.00</f>
-        <v>550</v>
+        <f>960.00</f>
+        <v>960</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
         <f>590.00</f>
         <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="1">
         <f>1630.00</f>
         <v>1630</v>
       </c>
@@ -1226,52 +1226,52 @@
       <c r="C53" s="1">
         <f>2500.00</f>
         <v>2500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="1">
         <f>2200.00</f>
         <v>2200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="1">
-        <f>750.00</f>
-        <v>750</v>
+        <f>950.00</f>
+        <v>950</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="1">
         <f>1320.00</f>
         <v>1320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C57" s="1">
         <f>900.00</f>
         <v>900</v>
       </c>