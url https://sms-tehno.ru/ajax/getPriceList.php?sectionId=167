--- v0 (2026-06-30)
+++ v1 (2026-08-24)
@@ -1822,52 +1822,52 @@
       <c r="C86" s="1">
         <f>490.00</f>
         <v>490</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="s">
         <v>85</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C87" s="1">
         <f>590.00</f>
         <v>590</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C88" s="1">
-        <f>4900.00</f>
-        <v>4900</v>
+        <f>4200.00</f>
+        <v>4200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C89" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C90" s="1">
         <f>100.00</f>
         <v>100</v>
       </c>