--- v0 (2026-06-24)
+++ v1 (2026-10-23)
@@ -665,52 +665,52 @@
       <c r="C14" s="1">
         <f>3436.80</f>
         <v>3436.8</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="1">
         <f>20.40</f>
         <v>20.4</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
-        <f>13886.40</f>
-        <v>13886.4</v>
+        <f>14188.00</f>
+        <v>14188</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="1">
         <f>13863.60</f>
         <v>13863.6</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
         <f>3332.40</f>
         <v>3332.4</v>
       </c>
@@ -867,52 +867,53 @@
         <v>29</v>
       </c>
       <c r="C31" s="1">
         <f>2024.40</f>
         <v>2024.4</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C33" s="1" t="s">
-        <v>31</v>
+      <c r="C33" s="1">
+        <f>150.00</f>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>