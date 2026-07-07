--- v0 (2026-05-07)
+++ v1 (2026-07-07)
@@ -47,51 +47,51 @@
   <si>
     <t>Аренда оборудования &gt; Вибротехника &gt; Виброплиты</t>
   </si>
   <si>
     <t>Аренда виброплиты BARS 120кг</t>
   </si>
   <si>
     <t>Аренда виброплиты VS-244</t>
   </si>
   <si>
     <t>Аренда виброплиты Zitrek CNP 15</t>
   </si>
   <si>
     <t>Аренда Виброплиты электрической ИЭ-4511 220В 50кг</t>
   </si>
   <si>
     <t>Аренда Виброплита реверсивная Zitrek CNP 330А-1 (Honda GX-390,13,0hp 305 кг.)</t>
   </si>
   <si>
     <t>Аренда виброплиты VS-246 Е12  140 кг.</t>
   </si>
   <si>
     <t>Аренда Виброплиты Champion PC1150FT</t>
   </si>
   <si>
-    <t>Аренда Виброплита реверсивная Zitrek CNP 25  126 кг</t>
+    <t>Аренда Виброплита Zitrek CNP 25  126 кг</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>