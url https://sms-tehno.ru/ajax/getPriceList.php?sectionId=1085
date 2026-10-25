--- v0 (2026-06-23)
+++ v1 (2026-10-25)
@@ -71,51 +71,51 @@
   <si>
     <t>Бадья для бетона БН-1,5 низкая МК Подъем 2060*2060*1440</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 Л низкая НТ ВхШ, см160х192</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 низкая НТ ВхШ,см175х125</t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток ПСТ 1410х1410х1350мм.</t>
   </si>
   <si>
     <t xml:space="preserve">Бадья для бетона БН-1,0 низкая ПСТ 1750х1750х1250 </t>
   </si>
   <si>
     <t>Бадья для бетона БН-1.5 низкая ПСТ 1810х1810х1360</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 лоток ПСТ 1550х1550х2200</t>
   </si>
   <si>
-    <t>Бадья для бетона БН-2,0 лоток НТ ВхШ, см185х175</t>
+    <t>Бадья для бетона БН-2,0 лоток НТ ВхШ, см220х155</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 низкая МК Подъем</t>
   </si>
   <si>
     <t>Бадья для бетона БН-2,0 низкая МК Подъем 2060х2060х1600мм.</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток ПСТ 1330х1330х1680</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,0 лоток МК Подъем</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Люлька к бадьям БН-0,5-1,0-1,5-2,0 (пневмостройтехника ) </t>
   </si>
   <si>
     <t>Бадья для бетона БН-0,5 лоток МК Подъем 1390*1390*1450 мм</t>
   </si>
   <si>
     <t>Бадья для бетона БН-1,5 лоток НТ ВхШ, см 209х133</t>
   </si>
@@ -539,172 +539,172 @@
       <c r="A4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="1">
-        <f>28500.00</f>
-        <v>28500</v>
+        <f>29300.00</f>
+        <v>29300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="1">
         <f>33750.00</f>
         <v>33750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="1">
-        <f>33700.00</f>
-        <v>33700</v>
+        <f>34500.00</f>
+        <v>34500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="1">
-        <f>36000.00</f>
-        <v>36000</v>
+        <f>37000.00</f>
+        <v>37000</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="1">
         <f>70090.00</f>
         <v>70090</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="1">
         <f>48490.00</f>
         <v>48490</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="1">
-        <f>54000.00</f>
-        <v>54000</v>
+        <f>53400.00</f>
+        <v>53400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="1">
         <f>54990.00</f>
         <v>54990</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="1">
-        <f>67000.00</f>
-        <v>67000</v>
+        <f>65000.00</f>
+        <v>65000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="1">
         <f>69400.00</f>
         <v>69400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="1">
-        <f>44300.00</f>
-        <v>44300</v>
+        <f>41000.00</f>
+        <v>41000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="1">
         <f>30915.00</f>
         <v>30915</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="1">
         <f>45615.00</f>
         <v>45615</v>
       </c>
@@ -719,52 +719,52 @@
       <c r="C19" s="1">
         <f>57135.00</f>
         <v>57135</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="1">
         <f>66700.00</f>
         <v>66700</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="1">
-        <f>67500.00</f>
-        <v>67500</v>
+        <f>65800.00</f>
+        <v>65800</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="1">
         <f>41590.00</f>
         <v>41590</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="1">
         <f>69000.00</f>
         <v>69000</v>
       </c>
@@ -778,112 +778,112 @@
       </c>
       <c r="C24" s="1">
         <f>34230.00</f>
         <v>34230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="1">
-        <f>14990.00</f>
-        <v>14990</v>
+        <f>14400.00</f>
+        <v>14400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C27" s="1">
         <f>30875.00</f>
         <v>30875</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C28" s="1">
-        <f>49000.00</f>
-        <v>49000</v>
+        <f>51200.00</f>
+        <v>51200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="1">
         <f>14000.00</f>
         <v>14000</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C30" s="1">
-        <f>37000.00</f>
-        <v>37000</v>
+        <f>36700.00</f>
+        <v>36700</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C31" s="1">
-        <f>57100.00</f>
-        <v>57100</v>
+        <f>53200.00</f>
+        <v>53200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A5:C5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>